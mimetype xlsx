--- v1 (2026-02-14)
+++ v2 (2026-04-22)
@@ -411,1656 +411,2149 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J55"/>
+  <dimension ref="A1:J72"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>paymentDate</v>
       </c>
       <c r="B1" t="str">
         <v>panName</v>
       </c>
       <c r="C1" t="str">
         <v>panNumber</v>
       </c>
       <c r="D1" t="str">
         <v>amount</v>
       </c>
       <c r="E1" t="str">
         <v>tdsRate</v>
       </c>
       <c r="F1" t="str">
         <v>netAmt</v>
       </c>
       <c r="G1" t="str">
         <v>tdsAmt</v>
       </c>
       <c r="H1" t="str">
         <v>categoryName</v>
       </c>
       <c r="I1" t="str">
         <v>displayName</v>
       </c>
       <c r="J1" t="str">
         <v>account</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1">
-        <v>46055</v>
+        <v>46113</v>
       </c>
       <c r="B2" t="str">
-        <v>SACHIN KUMAR YADAV</v>
+        <v>KUNAL SOTHWAL</v>
       </c>
       <c r="C2" t="str">
-        <v>BLWPY3940H</v>
+        <v>NJPPS3344C</v>
       </c>
       <c r="D2">
-        <v>300750</v>
+        <v>60000</v>
       </c>
       <c r="E2">
         <v>2</v>
       </c>
       <c r="F2">
-        <v>294735</v>
+        <v>58800</v>
       </c>
       <c r="G2">
-        <v>6015</v>
+        <v>1200</v>
       </c>
       <c r="H2" t="str">
         <v>194H</v>
       </c>
       <c r="I2" t="str">
-        <v>SACHIN NEEMRANA DSA</v>
+        <v>KUNAL SUNIL</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1">
-        <v>46056</v>
+        <v>46113</v>
       </c>
       <c r="B3" t="str">
-        <v>ROHIT KUMAR</v>
+        <v>SACHIN KUMAR YADAV</v>
       </c>
       <c r="C3" t="str">
-        <v>FAQPK7751B</v>
+        <v>BLWPY3940H</v>
       </c>
       <c r="D3">
-        <v>30000</v>
+        <v>170990</v>
       </c>
       <c r="E3">
         <v>2</v>
       </c>
       <c r="F3">
-        <v>29400</v>
+        <v>167570.2</v>
       </c>
       <c r="G3">
-        <v>600</v>
+        <v>3419.8</v>
       </c>
       <c r="H3" t="str">
         <v>194H</v>
       </c>
       <c r="I3" t="str">
-        <v>ROHIT KUMAR ANMOL FINANCE</v>
+        <v>SACHIN NEEMRANA DSA</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1">
-        <v>46056</v>
+        <v>46113</v>
       </c>
       <c r="B4" t="str">
-        <v>DEEPAK KUMAR</v>
+        <v>SABNAM</v>
       </c>
       <c r="C4" t="str">
-        <v>ARWPK6201G</v>
+        <v>NEBPS1070C</v>
       </c>
       <c r="D4">
-        <v>50000</v>
+        <v>298835.83</v>
       </c>
       <c r="E4">
         <v>2</v>
       </c>
       <c r="F4">
-        <v>49000</v>
+        <v>292859.11</v>
       </c>
       <c r="G4">
-        <v>1000</v>
+        <v>5976.72</v>
       </c>
       <c r="H4" t="str">
         <v>194H</v>
       </c>
       <c r="I4" t="str">
-        <v>DEEPAK CANDITMONEY</v>
+        <v>LAKHMI MEWAT</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1">
-        <v>46058</v>
+        <v>46113</v>
       </c>
       <c r="B5" t="str">
-        <v>SUBHASH CHAND YADAV</v>
+        <v>KARANPAL SINGH ARYA</v>
       </c>
       <c r="C5" t="str">
-        <v>AOFPY5226B</v>
+        <v>AJMPA9918N</v>
       </c>
       <c r="D5">
-        <v>148770</v>
+        <v>20000</v>
       </c>
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
-        <v>145794.6</v>
+        <v>19600</v>
       </c>
       <c r="G5">
-        <v>2975.4</v>
+        <v>400</v>
       </c>
       <c r="H5" t="str">
         <v>194H</v>
       </c>
       <c r="I5" t="str">
-        <v>MANOJ PAOTA</v>
+        <v>KARAN MATHURA</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1">
-        <v>46058</v>
+        <v>46113</v>
       </c>
       <c r="B6" t="str">
-        <v>DURGA CHAUHAN</v>
+        <v>GAURAV YADAV</v>
       </c>
       <c r="C6" t="str">
-        <v>BUVPC3287K</v>
+        <v>AVLPY6682N</v>
       </c>
       <c r="D6">
-        <v>25000</v>
+        <v>20000</v>
       </c>
       <c r="E6">
         <v>2</v>
       </c>
       <c r="F6">
-        <v>24500</v>
+        <v>19600</v>
       </c>
       <c r="G6">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="H6" t="str">
         <v>194H</v>
       </c>
       <c r="I6" t="str">
-        <v>DOLI GURGAON SALES</v>
+        <v>GOURAV YADAV RAJIAYAKA</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1">
-        <v>46058</v>
+        <v>46114</v>
       </c>
       <c r="B7" t="str">
-        <v>HARI OM SHARMA</v>
+        <v>PAWAN SHARMA</v>
       </c>
       <c r="C7" t="str">
-        <v>KWOPS0353C</v>
+        <v>BDZPS0045Q</v>
       </c>
       <c r="D7">
-        <v>24650</v>
+        <v>25000</v>
       </c>
       <c r="E7">
         <v>2</v>
       </c>
       <c r="F7">
-        <v>24157</v>
+        <v>24500</v>
       </c>
       <c r="G7">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="H7" t="str">
         <v>194H</v>
       </c>
       <c r="I7" t="str">
-        <v>HARIOM SHARMA KOSHI KALAN</v>
+        <v>PAWAN SHARMA</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1">
-        <v>46058</v>
+        <v>46114</v>
       </c>
       <c r="B8" t="str">
-        <v>VIKASH JANGID</v>
+        <v>PUNAM</v>
       </c>
       <c r="C8" t="str">
-        <v>AXKPJ3664Q</v>
+        <v>DYUPP4371L</v>
       </c>
       <c r="D8">
-        <v>200000</v>
+        <v>73925.85</v>
       </c>
       <c r="E8">
         <v>2</v>
       </c>
       <c r="F8">
-        <v>196000</v>
+        <v>72447.33</v>
       </c>
       <c r="G8">
-        <v>4000</v>
+        <v>1478.52</v>
       </c>
       <c r="H8" t="str">
         <v>194H</v>
       </c>
       <c r="I8" t="str">
-        <v>VIKAS JANGID</v>
+        <v>SACHIN MOHAN</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1">
-        <v>46059</v>
+        <v>46114</v>
       </c>
       <c r="B9" t="str">
-        <v>SAJID</v>
+        <v>YOGENDER KUMAR</v>
       </c>
       <c r="C9" t="str">
-        <v>CTDPS8366P</v>
+        <v>JWLPK8241R</v>
       </c>
       <c r="D9">
-        <v>89186</v>
+        <v>196314.9</v>
       </c>
       <c r="E9">
         <v>2</v>
       </c>
       <c r="F9">
-        <v>87402.28</v>
+        <v>192388.6</v>
       </c>
       <c r="G9">
-        <v>1783.72</v>
+        <v>3926.3</v>
       </c>
       <c r="H9" t="str">
         <v>194H</v>
       </c>
       <c r="I9" t="str">
-        <v>SACHIN MOHAN</v>
+        <v>YOGENDER NARNAUL DSA</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1">
-        <v>46059</v>
+        <v>46114</v>
       </c>
       <c r="B10" t="str">
-        <v>JITENDER KUMAR</v>
+        <v>HARI OM SHARMA</v>
       </c>
       <c r="C10" t="str">
-        <v>GOYPK1128H</v>
+        <v>KWOPS0353C</v>
       </c>
       <c r="D10">
-        <v>67002.1</v>
+        <v>53650</v>
       </c>
       <c r="E10">
         <v>2</v>
       </c>
       <c r="F10">
-        <v>65662.06</v>
+        <v>52577</v>
       </c>
       <c r="G10">
-        <v>1340.04</v>
+        <v>1073</v>
       </c>
       <c r="H10" t="str">
         <v>194H</v>
       </c>
       <c r="I10" t="str">
-        <v>Jitendera Bhiwadi</v>
+        <v>HARIOM SHARMA KOSHI KALAN</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1">
-        <v>46059</v>
+        <v>46114</v>
       </c>
       <c r="B11" t="str">
-        <v>MADHUBALA</v>
+        <v>DEEPAK KUMAR</v>
       </c>
       <c r="C11" t="str">
-        <v>FEHPB7841L</v>
+        <v>ARWPK6201G</v>
       </c>
       <c r="D11">
-        <v>183675</v>
+        <v>91562.12</v>
       </c>
       <c r="E11">
         <v>2</v>
       </c>
       <c r="F11">
-        <v>180001.5</v>
+        <v>89730.88</v>
       </c>
       <c r="G11">
-        <v>3673.5</v>
+        <v>1831.24</v>
       </c>
       <c r="H11" t="str">
         <v>194H</v>
       </c>
       <c r="I11" t="str">
-        <v>Radhika Finance</v>
+        <v>DEEPAK CANDITMONEY</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1">
-        <v>46059</v>
+        <v>46114</v>
       </c>
       <c r="B12" t="str">
-        <v>MAHESH KUMAR</v>
+        <v>SHIV KUMAR</v>
       </c>
       <c r="C12" t="str">
-        <v>CMFPK2767P</v>
+        <v>DGEPK5294M</v>
       </c>
       <c r="D12">
-        <v>875200</v>
+        <v>106835.8</v>
       </c>
       <c r="E12">
         <v>2</v>
       </c>
       <c r="F12">
-        <v>857696</v>
+        <v>104699.08</v>
       </c>
       <c r="G12">
-        <v>17504</v>
+        <v>2136.72</v>
       </c>
       <c r="H12" t="str">
         <v>194H</v>
       </c>
       <c r="I12" t="str">
-        <v>MAHESH ALWAR SALES TEAM</v>
+        <v>SHIV KUMAR REWARI</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1">
-        <v>46059</v>
+        <v>46115</v>
       </c>
       <c r="B13" t="str">
-        <v>SAGAR SINGH</v>
+        <v>SURENDRA KUMAR</v>
       </c>
       <c r="C13" t="str">
-        <v>FMUPS1391P</v>
+        <v>BQBPK3761L</v>
       </c>
       <c r="D13">
-        <v>29500</v>
+        <v>250000</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13">
-        <v>28910</v>
+        <v>245000</v>
       </c>
       <c r="G13">
-        <v>590</v>
+        <v>5000</v>
       </c>
       <c r="H13" t="str">
         <v>194H</v>
       </c>
       <c r="I13" t="str">
-        <v>KARAN MATHURA</v>
+        <v>SURENDER ALWAR SALES TEAM</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1">
-        <v>46059</v>
+        <v>46115</v>
       </c>
       <c r="B14" t="str">
-        <v>PAVAN KUMAR</v>
+        <v>YASHPAL SAINI</v>
       </c>
       <c r="C14" t="str">
-        <v>BDWPK9235R</v>
+        <v>BYTPS8219K</v>
       </c>
       <c r="D14">
-        <v>18000</v>
+        <v>373785</v>
       </c>
       <c r="E14">
         <v>2</v>
       </c>
       <c r="F14">
-        <v>17640</v>
+        <v>366309.3</v>
       </c>
       <c r="G14">
-        <v>360</v>
+        <v>7475.7</v>
       </c>
       <c r="H14" t="str">
         <v>194H</v>
       </c>
       <c r="I14" t="str">
-        <v>KARAN MATHURA</v>
+        <v>YASHPAL OFFICE SALES</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1">
-        <v>46059</v>
+        <v>46115</v>
       </c>
       <c r="B15" t="str">
-        <v>KUMUD</v>
+        <v>JITENDER KUMAR</v>
       </c>
       <c r="C15" t="str">
-        <v>BYZPK0681B</v>
+        <v>GOYPK1128H</v>
       </c>
       <c r="D15">
-        <v>15000</v>
+        <v>255598.7</v>
       </c>
       <c r="E15">
         <v>2</v>
       </c>
       <c r="F15">
-        <v>14700</v>
+        <v>250486.73</v>
       </c>
       <c r="G15">
-        <v>300</v>
+        <v>5111.97</v>
       </c>
       <c r="H15" t="str">
         <v>194H</v>
       </c>
       <c r="I15" t="str">
-        <v>KARAN MATHURA</v>
+        <v>Jitendera Bhiwadi</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1">
-        <v>46059</v>
+        <v>46116</v>
       </c>
       <c r="B16" t="str">
-        <v>DEEPAK KUMAR</v>
+        <v>SANDEEP</v>
       </c>
       <c r="C16" t="str">
-        <v>ARWPK6201G</v>
+        <v>SEKPS0262G</v>
       </c>
       <c r="D16">
-        <v>46938</v>
+        <v>50000</v>
       </c>
       <c r="E16">
         <v>2</v>
       </c>
       <c r="F16">
-        <v>45999.24</v>
+        <v>49000</v>
       </c>
       <c r="G16">
-        <v>938.76</v>
+        <v>1000</v>
       </c>
       <c r="H16" t="str">
         <v>194H</v>
       </c>
       <c r="I16" t="str">
-        <v>DEEPAK CANDITMONEY</v>
+        <v>BHAGIRATH RAJASTHAN</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1">
-        <v>46059</v>
+        <v>46116</v>
       </c>
       <c r="B17" t="str">
-        <v>VIJAY RAJA AND COMPANY</v>
+        <v>SUSHMA AGRAWAL</v>
       </c>
       <c r="C17" t="str">
-        <v>ACXPR7355N</v>
+        <v>CJKPA0886M</v>
       </c>
       <c r="D17">
-        <v>46200</v>
+        <v>50000</v>
       </c>
       <c r="E17">
         <v>2</v>
       </c>
       <c r="F17">
-        <v>45276</v>
+        <v>49000</v>
       </c>
       <c r="G17">
-        <v>924</v>
+        <v>1000</v>
       </c>
       <c r="H17" t="str">
         <v>194H</v>
       </c>
       <c r="I17" t="str">
-        <v>VIJAY ONWER</v>
+        <v>Madhur Garg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1">
-        <v>46059</v>
+        <v>46116</v>
       </c>
       <c r="B18" t="str">
-        <v>PREETI</v>
+        <v>LITESH</v>
       </c>
       <c r="C18" t="str">
-        <v>CJGPP4680L</v>
+        <v>BJQPL5824D</v>
       </c>
       <c r="D18">
-        <v>95404</v>
+        <v>172574.1</v>
       </c>
       <c r="E18">
         <v>2</v>
       </c>
       <c r="F18">
-        <v>93495.92</v>
+        <v>169122.62</v>
       </c>
       <c r="G18">
-        <v>1908.08</v>
+        <v>3451.48</v>
       </c>
       <c r="H18" t="str">
         <v>194H</v>
       </c>
       <c r="I18" t="str">
-        <v>KRANTI REWARI</v>
+        <v>LITESH YADAV KALUWAS</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1">
-        <v>46059</v>
+        <v>46116</v>
       </c>
       <c r="B19" t="str">
-        <v>PINKY YADAV</v>
+        <v>HARISH</v>
       </c>
       <c r="C19" t="str">
-        <v>DGLPP3608H</v>
+        <v>EACPK8124H</v>
       </c>
       <c r="D19">
-        <v>27768</v>
+        <v>30000</v>
       </c>
       <c r="E19">
         <v>2</v>
       </c>
       <c r="F19">
-        <v>27212.64</v>
+        <v>29400</v>
       </c>
       <c r="G19">
-        <v>555.36</v>
+        <v>600</v>
       </c>
       <c r="H19" t="str">
         <v>194H</v>
       </c>
       <c r="I19" t="str">
-        <v>SOMVIR SINGH REWARI</v>
+        <v>HARISH BANSIWAL</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1">
-        <v>46059</v>
+        <v>46116</v>
       </c>
       <c r="B20" t="str">
-        <v>SUMITRA</v>
+        <v>PRIYANKA</v>
       </c>
       <c r="C20" t="str">
-        <v>HWMPS6170L</v>
+        <v>CPHPP2515M</v>
       </c>
       <c r="D20">
-        <v>177472.8</v>
+        <v>448011.82</v>
       </c>
       <c r="E20">
         <v>2</v>
       </c>
       <c r="F20">
-        <v>173923.34</v>
+        <v>439051.58</v>
       </c>
       <c r="G20">
-        <v>3549.46</v>
+        <v>8960.24</v>
       </c>
       <c r="H20" t="str">
         <v>194H</v>
       </c>
       <c r="I20" t="str">
-        <v>SOMVIR SINGH REWARI</v>
+        <v>NARDEV SALES TEAM</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1">
-        <v>46059</v>
+        <v>46116</v>
       </c>
       <c r="B21" t="str">
-        <v>SHIV KUMAR</v>
+        <v>SUMIT GUPTA</v>
       </c>
       <c r="C21" t="str">
-        <v>DGEPK5294M</v>
+        <v>AKFPG6106L</v>
       </c>
       <c r="D21">
-        <v>196425.3</v>
+        <v>150000</v>
       </c>
       <c r="E21">
         <v>2</v>
       </c>
       <c r="F21">
-        <v>192496.79</v>
+        <v>147000</v>
       </c>
       <c r="G21">
-        <v>3928.51</v>
+        <v>3000</v>
       </c>
       <c r="H21" t="str">
         <v>194H</v>
       </c>
       <c r="I21" t="str">
-        <v>SHIV KUMAR REWARI</v>
+        <v>SUMIT GUPTA</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1">
-        <v>46059</v>
+        <v>46116</v>
       </c>
       <c r="B22" t="str">
-        <v>RAKESH NEHRA</v>
+        <v>GANESH PUROHIT</v>
       </c>
       <c r="C22" t="str">
-        <v>AMXPN2689M</v>
+        <v>AXFPP4281J</v>
       </c>
       <c r="D22">
-        <v>50000</v>
+        <v>18818.1</v>
       </c>
       <c r="E22">
         <v>2</v>
       </c>
       <c r="F22">
-        <v>49000</v>
+        <v>18441.74</v>
       </c>
       <c r="G22">
-        <v>1000</v>
+        <v>376.36</v>
       </c>
       <c r="H22" t="str">
         <v>194H</v>
       </c>
       <c r="I22" t="str">
-        <v>RAKESH NEHRA SALES TEAM</v>
+        <v>GANESH PUROHIT</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1">
-        <v>46059</v>
+        <v>46118</v>
       </c>
       <c r="B23" t="str">
-        <v>SURENDRA KUMAR</v>
+        <v>RAMJILAL YADAV</v>
       </c>
       <c r="C23" t="str">
-        <v>BQBPK3761L</v>
+        <v>ALLPY7096C</v>
       </c>
       <c r="D23">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E23">
         <v>2</v>
       </c>
       <c r="F23">
-        <v>147000</v>
+        <v>49000</v>
       </c>
       <c r="G23">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="H23" t="str">
         <v>194H</v>
       </c>
       <c r="I23" t="str">
-        <v>SURENDER ALWAR SALES TEAM</v>
+        <v>RAM YADAV SHAHPURA</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1">
-        <v>46059</v>
+        <v>46118</v>
       </c>
       <c r="B24" t="str">
-        <v>SABNAM</v>
+        <v>VANDANA SHARMA</v>
       </c>
       <c r="C24" t="str">
-        <v>NEBPS1070C</v>
+        <v>MYCPS9022A</v>
       </c>
       <c r="D24">
-        <v>180211</v>
+        <v>37623</v>
       </c>
       <c r="E24">
         <v>2</v>
       </c>
       <c r="F24">
-        <v>176606.78</v>
+        <v>36870.54</v>
       </c>
       <c r="G24">
-        <v>3604.22</v>
+        <v>752.46</v>
       </c>
       <c r="H24" t="str">
         <v>194H</v>
       </c>
       <c r="I24" t="str">
-        <v>LAKHMI MEWAT</v>
+        <v>DURGA PRASAD</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
-        <v>46060</v>
+        <v>46118</v>
       </c>
       <c r="B25" t="str">
-        <v>RITTIK KUMAR</v>
+        <v>MAHESH KUMAR</v>
       </c>
       <c r="C25" t="str">
-        <v>EPXPK3957L</v>
+        <v>CMFPK2767P</v>
       </c>
       <c r="D25">
-        <v>418666</v>
+        <v>453631.16</v>
       </c>
       <c r="E25">
         <v>2</v>
       </c>
       <c r="F25">
-        <v>410292.68</v>
+        <v>444558.54</v>
       </c>
       <c r="G25">
-        <v>8373.32</v>
+        <v>9072.62</v>
       </c>
       <c r="H25" t="str">
         <v>194H</v>
       </c>
       <c r="I25" t="str">
-        <v>SUNIL SIR AXIS</v>
+        <v>MAHESH ALWAR SALES TEAM</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
-        <v>46060</v>
+        <v>46119</v>
       </c>
       <c r="B26" t="str">
-        <v>AMAN KUMAR PANDE</v>
+        <v>NISHA KUMARI</v>
       </c>
       <c r="C26" t="str">
-        <v>HDLPP4679F</v>
+        <v>FONPK4360H</v>
       </c>
       <c r="D26">
-        <v>20000</v>
+        <v>27740</v>
       </c>
       <c r="E26">
         <v>2</v>
       </c>
       <c r="F26">
-        <v>19600</v>
+        <v>27185.2</v>
       </c>
       <c r="G26">
-        <v>400</v>
+        <v>554.8</v>
       </c>
       <c r="H26" t="str">
         <v>194H</v>
       </c>
       <c r="I26" t="str">
-        <v>JAI BHAGWAN BHIWANI SALES TEAM</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
-        <v>46060</v>
+        <v>46119</v>
       </c>
       <c r="B27" t="str">
-        <v>YUSUF ALI</v>
+        <v>SAPANA</v>
       </c>
       <c r="C27" t="str">
-        <v>BZVPA5156N</v>
+        <v>TNXPS5358J</v>
       </c>
       <c r="D27">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E27">
         <v>2</v>
       </c>
       <c r="F27">
-        <v>49000</v>
+        <v>24500</v>
       </c>
       <c r="G27">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="H27" t="str">
         <v>194H</v>
       </c>
       <c r="I27" t="str">
-        <v>YUSUF BHIWADI</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
-        <v>46060</v>
+        <v>46119</v>
       </c>
       <c r="B28" t="str">
-        <v>RAJESH KUMAR</v>
+        <v>PHOOL SINGH</v>
       </c>
       <c r="C28" t="str">
-        <v>BJPPK5751F</v>
+        <v>EDPPS4342F</v>
       </c>
       <c r="D28">
-        <v>100000</v>
+        <v>25751.4</v>
       </c>
       <c r="E28">
         <v>2</v>
       </c>
       <c r="F28">
-        <v>98000</v>
+        <v>25236.37</v>
       </c>
       <c r="G28">
-        <v>2000</v>
+        <v>515.03</v>
       </c>
       <c r="H28" t="str">
         <v>194H</v>
       </c>
       <c r="I28" t="str">
-        <v>Rajesh Dholpur</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
-        <v>46060</v>
+        <v>46119</v>
       </c>
       <c r="B29" t="str">
-        <v>SANDEEP KUMAR</v>
+        <v>ASHISH</v>
       </c>
       <c r="C29" t="str">
-        <v>BBSPK8988B</v>
+        <v>EJCPA4791R</v>
       </c>
       <c r="D29">
-        <v>100338</v>
+        <v>8836</v>
       </c>
       <c r="E29">
         <v>2</v>
       </c>
       <c r="F29">
-        <v>98331.24</v>
+        <v>8659.28</v>
       </c>
       <c r="G29">
-        <v>2006.76</v>
+        <v>176.72</v>
       </c>
       <c r="H29" t="str">
         <v>194H</v>
       </c>
       <c r="I29" t="str">
-        <v>SANDEEP KUMAR REWARI</v>
+        <v>ASHISH OFFICE</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
-        <v>46060</v>
+        <v>46119</v>
       </c>
       <c r="B30" t="str">
-        <v>POOJA KUMARI</v>
+        <v>KUMUD</v>
       </c>
       <c r="C30" t="str">
-        <v>CPHPP2263Q</v>
+        <v>BYZPK0681B</v>
       </c>
       <c r="D30">
-        <v>18750</v>
+        <v>50000</v>
       </c>
       <c r="E30">
         <v>2</v>
       </c>
       <c r="F30">
-        <v>18375</v>
+        <v>49000</v>
       </c>
       <c r="G30">
-        <v>375</v>
+        <v>1000</v>
       </c>
       <c r="H30" t="str">
         <v>194H</v>
       </c>
       <c r="I30" t="str">
-        <v>ABHIMANYU GURGAON</v>
+        <v>KARAN MATHURA</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
-        <v>46060</v>
+        <v>46119</v>
       </c>
       <c r="B31" t="str">
-        <v>TAJIT</v>
+        <v>TEJPAL SAINI</v>
       </c>
       <c r="C31" t="str">
-        <v>DFXPK9733M</v>
+        <v>GGPPS0491Q</v>
       </c>
       <c r="D31">
-        <v>181859</v>
+        <v>75704</v>
       </c>
       <c r="E31">
         <v>2</v>
       </c>
       <c r="F31">
-        <v>178221.82</v>
+        <v>74189.92</v>
       </c>
       <c r="G31">
-        <v>3637.18</v>
+        <v>1514.08</v>
       </c>
       <c r="H31" t="str">
         <v>194H</v>
       </c>
       <c r="I31" t="str">
-        <v>TAJIT JHAJJAR</v>
+        <v>TEJPAL SAINI BHIWADI</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1">
-        <v>46062</v>
+        <v>46120</v>
       </c>
       <c r="B32" t="str">
-        <v>SHEELA DEVI</v>
+        <v>PRAKASH VEER</v>
       </c>
       <c r="C32" t="str">
-        <v>CFPPD2070H</v>
+        <v>BHNPP6380F</v>
       </c>
       <c r="D32">
-        <v>96136</v>
+        <v>553813</v>
       </c>
       <c r="E32">
         <v>2</v>
       </c>
       <c r="F32">
-        <v>94213.28</v>
+        <v>542736.74</v>
       </c>
       <c r="G32">
-        <v>1922.72</v>
+        <v>11076.26</v>
       </c>
       <c r="H32" t="str">
         <v>194H</v>
       </c>
       <c r="I32" t="str">
-        <v>NAVEEN YADAV MODEL TOWN</v>
+        <v>PARKASH VEER PARDHAN</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1">
-        <v>46062</v>
+        <v>46120</v>
       </c>
       <c r="B33" t="str">
-        <v>KAVITA</v>
+        <v>SURENDRA KUMAR</v>
       </c>
       <c r="C33" t="str">
-        <v>IOLPK0086R</v>
+        <v>BQBPK3761L</v>
       </c>
       <c r="D33">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E33">
         <v>2</v>
       </c>
       <c r="F33">
-        <v>24500</v>
+        <v>98000</v>
       </c>
       <c r="G33">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="H33" t="str">
         <v>194H</v>
       </c>
       <c r="I33" t="str">
-        <v>MOHIT XPERT FINANCE</v>
+        <v>SURENDER ALWAR SALES TEAM</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1">
-        <v>46063</v>
+        <v>46120</v>
       </c>
       <c r="B34" t="str">
-        <v>DEEPAK</v>
+        <v>SHEELA DEVI</v>
       </c>
       <c r="C34" t="str">
-        <v>BTAPD0371H</v>
+        <v>CFPPD2070H</v>
       </c>
       <c r="D34">
-        <v>33000</v>
+        <v>110000</v>
       </c>
       <c r="E34">
         <v>2</v>
       </c>
       <c r="F34">
-        <v>32340</v>
+        <v>107800</v>
       </c>
       <c r="G34">
-        <v>660</v>
+        <v>2200</v>
       </c>
       <c r="H34" t="str">
         <v>194H</v>
       </c>
       <c r="I34" t="str">
-        <v>Deepak Ritesh Narnual</v>
+        <v>NAVEEN YADAV MODEL TOWN</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1">
-        <v>46063</v>
+        <v>46120</v>
       </c>
       <c r="B35" t="str">
-        <v>VINOD KUMAR</v>
+        <v>NAVEEN YADAV</v>
       </c>
       <c r="C35" t="str">
-        <v>FXSPK7959C</v>
+        <v>ABJPY7844C</v>
       </c>
       <c r="D35">
-        <v>15320</v>
+        <v>105456.7</v>
       </c>
       <c r="E35">
         <v>2</v>
       </c>
       <c r="F35">
-        <v>15013.6</v>
+        <v>103347.57</v>
       </c>
       <c r="G35">
-        <v>306.4</v>
+        <v>2109.13</v>
       </c>
       <c r="H35" t="str">
         <v>194H</v>
       </c>
       <c r="I35" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>NAVEEN YADAV MODEL TOWN</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1">
-        <v>46063</v>
+        <v>46122</v>
       </c>
       <c r="B36" t="str">
-        <v>NISHA KUMARI</v>
+        <v>DEEPAK KUMAR</v>
       </c>
       <c r="C36" t="str">
-        <v>FONPK4360H</v>
+        <v>ARWPK6201G</v>
       </c>
       <c r="D36">
-        <v>11550</v>
+        <v>20000</v>
       </c>
       <c r="E36">
         <v>2</v>
       </c>
       <c r="F36">
-        <v>11319</v>
+        <v>19600</v>
       </c>
       <c r="G36">
-        <v>231</v>
+        <v>400</v>
       </c>
       <c r="H36" t="str">
         <v>194H</v>
       </c>
       <c r="I36" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>DEEPAK CANDITMONEY</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1">
-        <v>46063</v>
+        <v>46122</v>
       </c>
       <c r="B37" t="str">
-        <v>MONIKA</v>
+        <v>DHRUV</v>
       </c>
       <c r="C37" t="str">
-        <v>CYKPJ9465N</v>
+        <v>HZRPD4492L</v>
       </c>
       <c r="D37">
-        <v>12850</v>
+        <v>9800</v>
       </c>
       <c r="E37">
         <v>2</v>
       </c>
       <c r="F37">
-        <v>12593</v>
+        <v>9604</v>
       </c>
       <c r="G37">
-        <v>257</v>
+        <v>196</v>
       </c>
       <c r="H37" t="str">
         <v>194H</v>
       </c>
       <c r="I37" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>Dhruv</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1">
-        <v>46063</v>
+        <v>46122</v>
       </c>
       <c r="B38" t="str">
-        <v>SAPANA</v>
+        <v>YOGENDER</v>
       </c>
       <c r="C38" t="str">
-        <v>TNXPS5358J</v>
+        <v>BIVPY5815R</v>
       </c>
       <c r="D38">
-        <v>25000</v>
+        <v>19930</v>
       </c>
       <c r="E38">
         <v>2</v>
       </c>
       <c r="F38">
-        <v>24500</v>
+        <v>19531.4</v>
       </c>
       <c r="G38">
-        <v>500</v>
+        <v>398.6</v>
       </c>
       <c r="H38" t="str">
         <v>194H</v>
       </c>
       <c r="I38" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>YASH SALE STEAM</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1">
-        <v>46063</v>
+        <v>46122</v>
       </c>
       <c r="B39" t="str">
-        <v>PHOOL SINGH</v>
+        <v>SACHIN KUMAR YADAV</v>
       </c>
       <c r="C39" t="str">
-        <v>EDPPS4342F</v>
+        <v>BLWPY3940H</v>
       </c>
       <c r="D39">
-        <v>88044</v>
+        <v>50000</v>
       </c>
       <c r="E39">
         <v>2</v>
       </c>
       <c r="F39">
-        <v>86283.12</v>
+        <v>49000</v>
       </c>
       <c r="G39">
-        <v>1760.88</v>
+        <v>1000</v>
       </c>
       <c r="H39" t="str">
         <v>194H</v>
       </c>
       <c r="I39" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>SACHIN NEEMRANA DSA</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1">
-        <v>46063</v>
+        <v>46122</v>
       </c>
       <c r="B40" t="str">
-        <v>YOGENDER</v>
+        <v>VIKASH JANGID</v>
       </c>
       <c r="C40" t="str">
-        <v>BIVPY5815R</v>
+        <v>AXKPJ3664Q</v>
       </c>
       <c r="D40">
-        <v>121386</v>
+        <v>100000</v>
       </c>
       <c r="E40">
         <v>2</v>
       </c>
       <c r="F40">
-        <v>118958.28</v>
+        <v>98000</v>
       </c>
       <c r="G40">
-        <v>2427.72</v>
+        <v>2000</v>
       </c>
       <c r="H40" t="str">
         <v>194H</v>
       </c>
       <c r="I40" t="str">
-        <v>YASH SALE STEAM</v>
+        <v>VIKAS JANGID</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1">
-        <v>46063</v>
+        <v>46122</v>
       </c>
       <c r="B41" t="str">
-        <v>SANJU YADAV BHUPENDER</v>
+        <v>KAPIL KUMAR</v>
       </c>
       <c r="C41" t="str">
-        <v>BBNPY1588G</v>
+        <v>KYMPK2795C</v>
       </c>
       <c r="D41">
-        <v>99515</v>
+        <v>77666</v>
       </c>
       <c r="E41">
         <v>2</v>
       </c>
       <c r="F41">
-        <v>97524.7</v>
+        <v>76112.68</v>
       </c>
       <c r="G41">
-        <v>1990.3</v>
+        <v>1553.32</v>
       </c>
       <c r="H41" t="str">
         <v>194H</v>
       </c>
       <c r="I41" t="str">
-        <v>Bhupender</v>
+        <v>KAPIL KUMAR GARIMA FINANCE</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1">
-        <v>46063</v>
+        <v>46122</v>
       </c>
       <c r="B42" t="str">
-        <v>YOGENDER KUMAR</v>
+        <v>SAJID</v>
       </c>
       <c r="C42" t="str">
-        <v>JWLPK8241R</v>
+        <v>CTDPS8366P</v>
       </c>
       <c r="D42">
-        <v>100000</v>
+        <v>914567.9</v>
       </c>
       <c r="E42">
         <v>2</v>
       </c>
       <c r="F42">
-        <v>98000</v>
+        <v>896276.54</v>
       </c>
       <c r="G42">
-        <v>2000</v>
+        <v>18291.36</v>
       </c>
       <c r="H42" t="str">
         <v>194H</v>
       </c>
       <c r="I42" t="str">
-        <v>YOGENDER NARNAUL DSA</v>
+        <v>SACHIN MOHAN</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1">
-        <v>46065</v>
+        <v>46123</v>
       </c>
       <c r="B43" t="str">
-        <v>JYOTI SHARMA</v>
+        <v>RAM SINGH</v>
       </c>
       <c r="C43" t="str">
-        <v>KQLPK2554N</v>
+        <v>BSWPS0716E</v>
       </c>
       <c r="D43">
-        <v>19729</v>
+        <v>6556</v>
       </c>
       <c r="E43">
         <v>2</v>
       </c>
       <c r="F43">
-        <v>19334.42</v>
+        <v>6424.88</v>
       </c>
       <c r="G43">
-        <v>394.58</v>
+        <v>131.12</v>
       </c>
       <c r="H43" t="str">
         <v>194H</v>
       </c>
       <c r="I43" t="str">
-        <v>SANDEEP SHARMA</v>
+        <v>RAM SINGH</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1">
-        <v>46065</v>
+        <v>46125</v>
       </c>
       <c r="B44" t="str">
-        <v>ANSHIKA</v>
+        <v>HARI PRAKASH</v>
       </c>
       <c r="C44" t="str">
-        <v>FELPA1043H</v>
+        <v>BICPP5696J</v>
       </c>
       <c r="D44">
-        <v>264983</v>
+        <v>15300</v>
       </c>
       <c r="E44">
         <v>2</v>
       </c>
       <c r="F44">
-        <v>259683.34</v>
+        <v>14994</v>
       </c>
       <c r="G44">
-        <v>5299.66</v>
+        <v>306</v>
       </c>
       <c r="H44" t="str">
         <v>194H</v>
       </c>
       <c r="I44" t="str">
-        <v>YOGESH KARAWARA</v>
+        <v>Hariprakash Bhiwadi</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1">
-        <v>46065</v>
+        <v>46125</v>
       </c>
       <c r="B45" t="str">
-        <v>VIRENDRA PRATAP SOLANKI</v>
+        <v>MADHUR GARG</v>
       </c>
       <c r="C45" t="str">
-        <v>DZKPS6599Q</v>
+        <v>AELPG4331D</v>
       </c>
       <c r="D45">
-        <v>87325</v>
+        <v>30000</v>
       </c>
       <c r="E45">
         <v>2</v>
       </c>
       <c r="F45">
-        <v>85578.5</v>
+        <v>29400</v>
       </c>
       <c r="G45">
-        <v>1746.5</v>
+        <v>600</v>
       </c>
       <c r="H45" t="str">
         <v>194H</v>
       </c>
       <c r="I45" t="str">
-        <v>Virendera Bikaner</v>
+        <v>Madhur Garg</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1">
-        <v>46065</v>
+        <v>46125</v>
       </c>
       <c r="B46" t="str">
-        <v>ROHIT KUMAR</v>
+        <v>ROHIT SINGH CHAUHAN</v>
       </c>
       <c r="C46" t="str">
-        <v>FAQPK7751B</v>
+        <v>BOXPC6403H</v>
       </c>
       <c r="D46">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="E46">
         <v>2</v>
       </c>
       <c r="F46">
-        <v>19600</v>
+        <v>9800</v>
       </c>
       <c r="G46">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="H46" t="str">
         <v>194H</v>
       </c>
       <c r="I46" t="str">
-        <v>ROHIT KUMAR ANMOL FINANCE</v>
+        <v>ROHIT CHAUHAN</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1">
-        <v>46065</v>
+        <v>46125</v>
       </c>
       <c r="B47" t="str">
-        <v>MADHUR GARG</v>
+        <v>NARDEV SINGH</v>
       </c>
       <c r="C47" t="str">
-        <v>AELPG4331D</v>
+        <v>CZSPS3873E</v>
       </c>
       <c r="D47">
-        <v>25000</v>
+        <v>450000</v>
       </c>
       <c r="E47">
         <v>2</v>
       </c>
       <c r="F47">
-        <v>24500</v>
+        <v>441000</v>
       </c>
       <c r="G47">
-        <v>500</v>
+        <v>9000</v>
       </c>
       <c r="H47" t="str">
         <v>194H</v>
       </c>
       <c r="I47" t="str">
-        <v>Madhur Garg</v>
+        <v>NARDEV SALES TEAM</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1">
-        <v>46066</v>
+        <v>46125</v>
       </c>
       <c r="B48" t="str">
-        <v>SUNITA DEVI</v>
+        <v>NARESH YADAV</v>
       </c>
       <c r="C48" t="str">
-        <v>FJKPD8961H</v>
+        <v>AOZPY0970N</v>
       </c>
       <c r="D48">
-        <v>125493</v>
+        <v>107932</v>
       </c>
       <c r="E48">
         <v>2</v>
       </c>
       <c r="F48">
-        <v>122983.14</v>
+        <v>105773.36</v>
       </c>
       <c r="G48">
-        <v>2509.86</v>
+        <v>2158.64</v>
       </c>
       <c r="H48" t="str">
         <v>194H</v>
       </c>
       <c r="I48" t="str">
-        <v>ISHWAR SINGH</v>
+        <v>SURENDER ALWAR SALES TEAM</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1">
-        <v>46066</v>
+        <v>46126</v>
       </c>
       <c r="B49" t="str">
-        <v>POONAM</v>
+        <v>SURENDRA KUMAR</v>
       </c>
       <c r="C49" t="str">
-        <v>GKLPP2776K</v>
+        <v>BQBPK3761L</v>
       </c>
       <c r="D49">
-        <v>259667.3</v>
+        <v>50000</v>
       </c>
       <c r="E49">
         <v>2</v>
       </c>
       <c r="F49">
-        <v>254473.95</v>
+        <v>49000</v>
       </c>
       <c r="G49">
-        <v>5193.35</v>
+        <v>1000</v>
       </c>
       <c r="H49" t="str">
         <v>194H</v>
       </c>
       <c r="I49" t="str">
-        <v>KULDEEP GURGAON</v>
+        <v>SURENDER ALWAR SALES TEAM</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1">
-        <v>46066</v>
+        <v>46128</v>
       </c>
       <c r="B50" t="str">
-        <v>INTERBIX MANAGEMENT CONSULTANATS PRIVATE LIMITED</v>
+        <v>RAM SINGH</v>
       </c>
       <c r="C50" t="str">
-        <v>AAHCI8389L</v>
+        <v>BSWPS0716E</v>
       </c>
       <c r="D50">
-        <v>1001</v>
+        <v>15275</v>
       </c>
       <c r="E50">
         <v>2</v>
       </c>
       <c r="F50">
-        <v>980.98</v>
+        <v>14969.5</v>
       </c>
       <c r="G50">
-        <v>20.02</v>
+        <v>305.5</v>
       </c>
       <c r="H50" t="str">
         <v>194H</v>
       </c>
       <c r="I50" t="str">
-        <v>SACHIN MOHAN</v>
+        <v>RAM SINGH</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1">
-        <v>46066</v>
+        <v>46128</v>
       </c>
       <c r="B51" t="str">
-        <v>SUKHJEET</v>
+        <v>NAVEEN YADAV</v>
       </c>
       <c r="C51" t="str">
-        <v>BOPPS0715A</v>
+        <v>ABJPY7844C</v>
       </c>
       <c r="D51">
-        <v>50038.5</v>
+        <v>122400</v>
       </c>
       <c r="E51">
         <v>2</v>
       </c>
       <c r="F51">
-        <v>49037.73</v>
+        <v>119952</v>
       </c>
       <c r="G51">
-        <v>1000.77</v>
+        <v>2448</v>
       </c>
       <c r="H51" t="str">
         <v>194H</v>
       </c>
       <c r="I51" t="str">
-        <v>SUKHJEET BHIWADI</v>
+        <v>NAVEEN YADAV MODEL TOWN</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1">
-        <v>46066</v>
+        <v>46128</v>
       </c>
       <c r="B52" t="str">
-        <v>PARDEEP</v>
+        <v>SUMITRA</v>
       </c>
       <c r="C52" t="str">
-        <v>CHRPP1676H</v>
+        <v>HWMPS6170L</v>
       </c>
       <c r="D52">
-        <v>120925</v>
+        <v>44558</v>
       </c>
       <c r="E52">
         <v>2</v>
       </c>
       <c r="F52">
-        <v>118506.5</v>
+        <v>43666.84</v>
       </c>
       <c r="G52">
-        <v>2418.5</v>
+        <v>891.16</v>
       </c>
       <c r="H52" t="str">
         <v>194H</v>
       </c>
       <c r="I52" t="str">
-        <v>PARDEEP BHIWANI</v>
+        <v>SOMVIR SINGH REWARI</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1">
-        <v>46066</v>
+        <v>46128</v>
       </c>
       <c r="B53" t="str">
-        <v>KAPIL KUMAR</v>
+        <v>SUNITA DEVI</v>
       </c>
       <c r="C53" t="str">
-        <v>KYMPK2795C</v>
+        <v>FJKPD8961H</v>
       </c>
       <c r="D53">
-        <v>30000</v>
+        <v>155555.17</v>
       </c>
       <c r="E53">
         <v>2</v>
       </c>
       <c r="F53">
-        <v>29400</v>
+        <v>152444.07</v>
       </c>
       <c r="G53">
-        <v>600</v>
+        <v>3111.1</v>
       </c>
       <c r="H53" t="str">
         <v>194H</v>
       </c>
       <c r="I53" t="str">
-        <v>KAPIL KUMAR GARIMA FINANCE</v>
+        <v>ISHWAR SINGH</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1">
-        <v>46067</v>
+        <v>46128</v>
       </c>
       <c r="B54" t="str">
-        <v>HARISH</v>
+        <v>ASHISH</v>
       </c>
       <c r="C54" t="str">
-        <v>EACPK8124H</v>
+        <v>EJCPA4791R</v>
       </c>
       <c r="D54">
-        <v>20273.75</v>
+        <v>40918</v>
       </c>
       <c r="E54">
         <v>2</v>
       </c>
       <c r="F54">
-        <v>19868.27</v>
+        <v>40099.64</v>
       </c>
       <c r="G54">
-        <v>405.48</v>
+        <v>818.36</v>
       </c>
       <c r="H54" t="str">
         <v>194H</v>
       </c>
       <c r="I54" t="str">
-        <v>HARISH BANSIWAL</v>
+        <v>ASHISH OFFICE</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1">
-        <v>46067</v>
+        <v>46129</v>
       </c>
       <c r="B55" t="str">
-        <v>RAKESH NEHRA</v>
+        <v>AMAN KUMAR PANDE</v>
       </c>
       <c r="C55" t="str">
-        <v>AMXPN2689M</v>
+        <v>HDLPP4679F</v>
       </c>
       <c r="D55">
-        <v>308986.1</v>
+        <v>150000</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="F55">
-        <v>302806.38</v>
+        <v>147000</v>
       </c>
       <c r="G55">
-        <v>6179.72</v>
+        <v>3000</v>
       </c>
       <c r="H55" t="str">
         <v>194H</v>
       </c>
       <c r="I55" t="str">
-        <v>RAKESH NEHRA SALES TEAM</v>
+        <v>JAI BHAGWAN BHIWANI SALES TEAM</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="1">
+        <v>46130</v>
+      </c>
+      <c r="B56" t="str">
+        <v>KARANPAL SINGH ARYA</v>
+      </c>
+      <c r="C56" t="str">
+        <v>AJMPA9918N</v>
+      </c>
+      <c r="D56">
+        <v>32561</v>
+      </c>
+      <c r="E56">
+        <v>2</v>
+      </c>
+      <c r="F56">
+        <v>31909.78</v>
+      </c>
+      <c r="G56">
+        <v>651.22</v>
+      </c>
+      <c r="H56" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I56" t="str">
+        <v>KARAN MATHURA</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="1">
+        <v>46130</v>
+      </c>
+      <c r="B57" t="str">
+        <v>HARISH</v>
+      </c>
+      <c r="C57" t="str">
+        <v>EACPK8124H</v>
+      </c>
+      <c r="D57">
+        <v>23034</v>
+      </c>
+      <c r="E57">
+        <v>2</v>
+      </c>
+      <c r="F57">
+        <v>22573.32</v>
+      </c>
+      <c r="G57">
+        <v>460.68</v>
+      </c>
+      <c r="H57" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I57" t="str">
+        <v>HARISH BANSIWAL</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="1">
+        <v>46130</v>
+      </c>
+      <c r="B58" t="str">
+        <v>MADAN LAL</v>
+      </c>
+      <c r="C58" t="str">
+        <v>AFMPL9803R</v>
+      </c>
+      <c r="D58">
+        <v>60000</v>
+      </c>
+      <c r="E58">
+        <v>2</v>
+      </c>
+      <c r="F58">
+        <v>58800</v>
+      </c>
+      <c r="G58">
+        <v>1200</v>
+      </c>
+      <c r="H58" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I58" t="str">
+        <v>Madan Lal</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="1">
+        <v>46130</v>
+      </c>
+      <c r="B59" t="str">
+        <v>SUKESH JAIN</v>
+      </c>
+      <c r="C59" t="str">
+        <v>AIZPJ2089H</v>
+      </c>
+      <c r="D59">
+        <v>575027.7</v>
+      </c>
+      <c r="E59">
+        <v>2</v>
+      </c>
+      <c r="F59">
+        <v>563527.15</v>
+      </c>
+      <c r="G59">
+        <v>11500.55</v>
+      </c>
+      <c r="H59" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I59" t="str">
+        <v>SUKESH JAIN</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="1">
+        <v>46130</v>
+      </c>
+      <c r="B60" t="str">
+        <v>SHEESH RAM YADAV</v>
+      </c>
+      <c r="C60" t="str">
+        <v>AMMPY5189L</v>
+      </c>
+      <c r="D60">
+        <v>25375</v>
+      </c>
+      <c r="E60">
+        <v>2</v>
+      </c>
+      <c r="F60">
+        <v>24867.5</v>
+      </c>
+      <c r="G60">
+        <v>507.5</v>
+      </c>
+      <c r="H60" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I60" t="str">
+        <v>SHEESHRAM PAOTA</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="1">
+        <v>46130</v>
+      </c>
+      <c r="B61" t="str">
+        <v>YOGI</v>
+      </c>
+      <c r="C61" t="str">
+        <v>AZZPY5706D</v>
+      </c>
+      <c r="D61">
+        <v>100000</v>
+      </c>
+      <c r="E61">
+        <v>2</v>
+      </c>
+      <c r="F61">
+        <v>98000</v>
+      </c>
+      <c r="G61">
+        <v>2000</v>
+      </c>
+      <c r="H61" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I61" t="str">
+        <v>YOGI</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="1">
+        <v>46132</v>
+      </c>
+      <c r="B62" t="str">
+        <v>POONAM</v>
+      </c>
+      <c r="C62" t="str">
+        <v>GKLPP2776K</v>
+      </c>
+      <c r="D62">
+        <v>145624</v>
+      </c>
+      <c r="E62">
+        <v>2</v>
+      </c>
+      <c r="F62">
+        <v>142711.52</v>
+      </c>
+      <c r="G62">
+        <v>2912.48</v>
+      </c>
+      <c r="H62" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I62" t="str">
+        <v>KULDEEP GURGAON</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="1">
+        <v>46132</v>
+      </c>
+      <c r="B63" t="str">
+        <v>PARDEEP</v>
+      </c>
+      <c r="C63" t="str">
+        <v>CHRPP1676H</v>
+      </c>
+      <c r="D63">
+        <v>14397.4</v>
+      </c>
+      <c r="E63">
+        <v>2</v>
+      </c>
+      <c r="F63">
+        <v>14109.45</v>
+      </c>
+      <c r="G63">
+        <v>287.95</v>
+      </c>
+      <c r="H63" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I63" t="str">
+        <v>PARDEEP BHIWANI</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="1">
+        <v>46132</v>
+      </c>
+      <c r="B64" t="str">
+        <v>RAJBEER</v>
+      </c>
+      <c r="C64" t="str">
+        <v>FPBPS6355K</v>
+      </c>
+      <c r="D64">
+        <v>43457</v>
+      </c>
+      <c r="E64">
+        <v>2</v>
+      </c>
+      <c r="F64">
+        <v>42587.86</v>
+      </c>
+      <c r="G64">
+        <v>869.14</v>
+      </c>
+      <c r="H64" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I64" t="str">
+        <v>RAJBEER TIJARA SALES</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="1">
+        <v>46132</v>
+      </c>
+      <c r="B65" t="str">
+        <v>RAJESH KUMAR</v>
+      </c>
+      <c r="C65" t="str">
+        <v>BJPPK5751F</v>
+      </c>
+      <c r="D65">
+        <v>50000</v>
+      </c>
+      <c r="E65">
+        <v>2</v>
+      </c>
+      <c r="F65">
+        <v>49000</v>
+      </c>
+      <c r="G65">
+        <v>1000</v>
+      </c>
+      <c r="H65" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I65" t="str">
+        <v>Rajesh Dholpur</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="1">
+        <v>46132</v>
+      </c>
+      <c r="B66" t="str">
+        <v>PAWAN SHARMA</v>
+      </c>
+      <c r="C66" t="str">
+        <v>BDZPS0045Q</v>
+      </c>
+      <c r="D66">
+        <v>41800</v>
+      </c>
+      <c r="E66">
+        <v>2</v>
+      </c>
+      <c r="F66">
+        <v>40964</v>
+      </c>
+      <c r="G66">
+        <v>836</v>
+      </c>
+      <c r="H66" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I66" t="str">
+        <v>PAWAN SHARMA</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="1">
+        <v>46132</v>
+      </c>
+      <c r="B67" t="str">
+        <v>ANSHIKA</v>
+      </c>
+      <c r="C67" t="str">
+        <v>FELPA1043H</v>
+      </c>
+      <c r="D67">
+        <v>235074.5</v>
+      </c>
+      <c r="E67">
+        <v>2</v>
+      </c>
+      <c r="F67">
+        <v>230373.01</v>
+      </c>
+      <c r="G67">
+        <v>4701.49</v>
+      </c>
+      <c r="H67" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I67" t="str">
+        <v>YOGESH KARAWARA</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="1">
+        <v>46133</v>
+      </c>
+      <c r="B68" t="str">
+        <v>SANDEEP KUMAR</v>
+      </c>
+      <c r="C68" t="str">
+        <v>BBSPK8988B</v>
+      </c>
+      <c r="D68">
+        <v>62734</v>
+      </c>
+      <c r="E68">
+        <v>2</v>
+      </c>
+      <c r="F68">
+        <v>61479.32</v>
+      </c>
+      <c r="G68">
+        <v>1254.68</v>
+      </c>
+      <c r="H68" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I68" t="str">
+        <v>SANDEEP KUMAR REWARI</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="1">
+        <v>46133</v>
+      </c>
+      <c r="B69" t="str">
+        <v>SANDEEP KUMAR</v>
+      </c>
+      <c r="C69" t="str">
+        <v>BBSPK8988B</v>
+      </c>
+      <c r="D69">
+        <v>6962</v>
+      </c>
+      <c r="E69">
+        <v>2</v>
+      </c>
+      <c r="F69">
+        <v>6822.76</v>
+      </c>
+      <c r="G69">
+        <v>139.24</v>
+      </c>
+      <c r="H69" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I69" t="str">
+        <v>SANDEEP KUMAR REWARI</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="1">
+        <v>46134</v>
+      </c>
+      <c r="B70" t="str">
+        <v>YOGI</v>
+      </c>
+      <c r="C70" t="str">
+        <v>AZZPY5706D</v>
+      </c>
+      <c r="D70">
+        <v>127930</v>
+      </c>
+      <c r="E70">
+        <v>2</v>
+      </c>
+      <c r="F70">
+        <v>125371.4</v>
+      </c>
+      <c r="G70">
+        <v>2558.6</v>
+      </c>
+      <c r="H70" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I70" t="str">
+        <v>YOGI</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="1">
+        <v>46134</v>
+      </c>
+      <c r="B71" t="str">
+        <v>YOGI</v>
+      </c>
+      <c r="C71" t="str">
+        <v>AZZPY5706D</v>
+      </c>
+      <c r="D71">
+        <v>80000</v>
+      </c>
+      <c r="E71">
+        <v>2</v>
+      </c>
+      <c r="F71">
+        <v>78400</v>
+      </c>
+      <c r="G71">
+        <v>1600</v>
+      </c>
+      <c r="H71" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I71" t="str">
+        <v>YOGI</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="1">
+        <v>46134</v>
+      </c>
+      <c r="B72" t="str">
+        <v>SAHIL</v>
+      </c>
+      <c r="C72" t="str">
+        <v>KWTPS6850P</v>
+      </c>
+      <c r="D72">
+        <v>17368</v>
+      </c>
+      <c r="E72">
+        <v>2</v>
+      </c>
+      <c r="F72">
+        <v>17020.64</v>
+      </c>
+      <c r="G72">
+        <v>347.36</v>
+      </c>
+      <c r="H72" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I72" t="str">
+        <v>DEEPAK CANDITMONEY</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:J55"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J72"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>194H</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 