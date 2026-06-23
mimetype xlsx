--- v2 (2026-04-22)
+++ v3 (2026-06-23)
@@ -1,62 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="194H" sheetId="1" r:id="rId1"/>
+    <sheet name="194I" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
@@ -86,51 +88,51 @@
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -411,2152 +413,2402 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J72"/>
+  <dimension ref="A1:J78"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>paymentDate</v>
       </c>
       <c r="B1" t="str">
         <v>panName</v>
       </c>
       <c r="C1" t="str">
         <v>panNumber</v>
       </c>
       <c r="D1" t="str">
         <v>amount</v>
       </c>
       <c r="E1" t="str">
         <v>tdsRate</v>
       </c>
       <c r="F1" t="str">
         <v>netAmt</v>
       </c>
       <c r="G1" t="str">
         <v>tdsAmt</v>
       </c>
       <c r="H1" t="str">
         <v>categoryName</v>
       </c>
       <c r="I1" t="str">
         <v>displayName</v>
       </c>
       <c r="J1" t="str">
         <v>account</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1">
-        <v>46113</v>
+        <v>46174</v>
       </c>
       <c r="B2" t="str">
-        <v>KUNAL SOTHWAL</v>
+        <v>YUSUF ALI</v>
       </c>
       <c r="C2" t="str">
-        <v>NJPPS3344C</v>
+        <v>BZVPA5156N</v>
       </c>
       <c r="D2">
-        <v>60000</v>
+        <v>41000</v>
       </c>
       <c r="E2">
         <v>2</v>
       </c>
       <c r="F2">
-        <v>58800</v>
+        <v>40180</v>
       </c>
       <c r="G2">
-        <v>1200</v>
+        <v>820</v>
       </c>
       <c r="H2" t="str">
         <v>194H</v>
       </c>
       <c r="I2" t="str">
-        <v>KUNAL SUNIL</v>
+        <v>YUSUF BHIWADI</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1">
-        <v>46113</v>
+        <v>46175</v>
       </c>
       <c r="B3" t="str">
-        <v>SACHIN KUMAR YADAV</v>
+        <v>HANASIRA</v>
       </c>
       <c r="C3" t="str">
-        <v>BLWPY3940H</v>
+        <v>BGIPH8341E</v>
       </c>
       <c r="D3">
-        <v>170990</v>
+        <v>60185.5</v>
       </c>
       <c r="E3">
         <v>2</v>
       </c>
       <c r="F3">
-        <v>167570.2</v>
+        <v>58981.79</v>
       </c>
       <c r="G3">
-        <v>3419.8</v>
+        <v>1203.71</v>
       </c>
       <c r="H3" t="str">
         <v>194H</v>
       </c>
       <c r="I3" t="str">
-        <v>SACHIN NEEMRANA DSA</v>
+        <v>YUSUF BHIWADI</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1">
-        <v>46113</v>
+        <v>46175</v>
       </c>
       <c r="B4" t="str">
-        <v>SABNAM</v>
+        <v>VINOD KUMAR</v>
       </c>
       <c r="C4" t="str">
-        <v>NEBPS1070C</v>
+        <v>FXSPK7959C</v>
       </c>
       <c r="D4">
-        <v>298835.83</v>
+        <v>62100</v>
       </c>
       <c r="E4">
         <v>2</v>
       </c>
       <c r="F4">
-        <v>292859.11</v>
+        <v>60858</v>
       </c>
       <c r="G4">
-        <v>5976.72</v>
+        <v>1242</v>
       </c>
       <c r="H4" t="str">
         <v>194H</v>
       </c>
       <c r="I4" t="str">
-        <v>LAKHMI MEWAT</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1">
-        <v>46113</v>
+        <v>46175</v>
       </c>
       <c r="B5" t="str">
-        <v>KARANPAL SINGH ARYA</v>
+        <v>SAPANA</v>
       </c>
       <c r="C5" t="str">
-        <v>AJMPA9918N</v>
+        <v>TNXPS5358J</v>
       </c>
       <c r="D5">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
-        <v>19600</v>
+        <v>24500</v>
       </c>
       <c r="G5">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="H5" t="str">
         <v>194H</v>
       </c>
       <c r="I5" t="str">
-        <v>KARAN MATHURA</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1">
-        <v>46113</v>
+        <v>46175</v>
       </c>
       <c r="B6" t="str">
-        <v>GAURAV YADAV</v>
+        <v>NISHA KUMARI</v>
       </c>
       <c r="C6" t="str">
-        <v>AVLPY6682N</v>
+        <v>FONPK4360H</v>
       </c>
       <c r="D6">
-        <v>20000</v>
+        <v>6400</v>
       </c>
       <c r="E6">
         <v>2</v>
       </c>
       <c r="F6">
-        <v>19600</v>
+        <v>6272</v>
       </c>
       <c r="G6">
-        <v>400</v>
+        <v>128</v>
       </c>
       <c r="H6" t="str">
         <v>194H</v>
       </c>
       <c r="I6" t="str">
-        <v>GOURAV YADAV RAJIAYAKA</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1">
-        <v>46114</v>
+        <v>46175</v>
       </c>
       <c r="B7" t="str">
-        <v>PAWAN SHARMA</v>
+        <v>MONIKA</v>
       </c>
       <c r="C7" t="str">
-        <v>BDZPS0045Q</v>
+        <v>CYKPJ9465N</v>
       </c>
       <c r="D7">
-        <v>25000</v>
+        <v>4850</v>
       </c>
       <c r="E7">
         <v>2</v>
       </c>
       <c r="F7">
-        <v>24500</v>
+        <v>4753</v>
       </c>
       <c r="G7">
-        <v>500</v>
+        <v>97</v>
       </c>
       <c r="H7" t="str">
         <v>194H</v>
       </c>
       <c r="I7" t="str">
-        <v>PAWAN SHARMA</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1">
-        <v>46114</v>
+        <v>46175</v>
       </c>
       <c r="B8" t="str">
         <v>PUNAM</v>
       </c>
       <c r="C8" t="str">
         <v>DYUPP4371L</v>
       </c>
       <c r="D8">
-        <v>73925.85</v>
+        <v>183510</v>
       </c>
       <c r="E8">
         <v>2</v>
       </c>
       <c r="F8">
-        <v>72447.33</v>
+        <v>179839.8</v>
       </c>
       <c r="G8">
-        <v>1478.52</v>
+        <v>3670.2</v>
       </c>
       <c r="H8" t="str">
         <v>194H</v>
       </c>
       <c r="I8" t="str">
         <v>SACHIN MOHAN</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1">
-        <v>46114</v>
+        <v>46175</v>
       </c>
       <c r="B9" t="str">
-        <v>YOGENDER KUMAR</v>
+        <v>PHOOL SINGH</v>
       </c>
       <c r="C9" t="str">
-        <v>JWLPK8241R</v>
+        <v>EDPPS4342F</v>
       </c>
       <c r="D9">
-        <v>196314.9</v>
+        <v>117854</v>
       </c>
       <c r="E9">
         <v>2</v>
       </c>
       <c r="F9">
-        <v>192388.6</v>
+        <v>115496.92</v>
       </c>
       <c r="G9">
-        <v>3926.3</v>
+        <v>2357.08</v>
       </c>
       <c r="H9" t="str">
         <v>194H</v>
       </c>
       <c r="I9" t="str">
-        <v>YOGENDER NARNAUL DSA</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1">
-        <v>46114</v>
+        <v>46175</v>
       </c>
       <c r="B10" t="str">
-        <v>HARI OM SHARMA</v>
+        <v>VIKASH JANGID</v>
       </c>
       <c r="C10" t="str">
-        <v>KWOPS0353C</v>
+        <v>AXKPJ3664Q</v>
       </c>
       <c r="D10">
-        <v>53650</v>
+        <v>100000</v>
       </c>
       <c r="E10">
         <v>2</v>
       </c>
       <c r="F10">
-        <v>52577</v>
+        <v>98000</v>
       </c>
       <c r="G10">
-        <v>1073</v>
+        <v>2000</v>
       </c>
       <c r="H10" t="str">
         <v>194H</v>
       </c>
       <c r="I10" t="str">
-        <v>HARIOM SHARMA KOSHI KALAN</v>
+        <v>VIKAS JANGID</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1">
-        <v>46114</v>
+        <v>46176</v>
       </c>
       <c r="B11" t="str">
-        <v>DEEPAK KUMAR</v>
+        <v>YOGENDER KUMAR</v>
       </c>
       <c r="C11" t="str">
-        <v>ARWPK6201G</v>
+        <v>JWLPK8241R</v>
       </c>
       <c r="D11">
-        <v>91562.12</v>
+        <v>222758</v>
       </c>
       <c r="E11">
         <v>2</v>
       </c>
       <c r="F11">
-        <v>89730.88</v>
+        <v>218302.84</v>
       </c>
       <c r="G11">
-        <v>1831.24</v>
+        <v>4455.16</v>
       </c>
       <c r="H11" t="str">
         <v>194H</v>
       </c>
       <c r="I11" t="str">
-        <v>DEEPAK CANDITMONEY</v>
+        <v>YOGENDER NARNAUL DSA</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1">
-        <v>46114</v>
+        <v>46176</v>
       </c>
       <c r="B12" t="str">
-        <v>SHIV KUMAR</v>
+        <v>JITENDER KUMAR</v>
       </c>
       <c r="C12" t="str">
-        <v>DGEPK5294M</v>
+        <v>GOYPK1128H</v>
       </c>
       <c r="D12">
-        <v>106835.8</v>
+        <v>90749.9</v>
       </c>
       <c r="E12">
         <v>2</v>
       </c>
       <c r="F12">
-        <v>104699.08</v>
+        <v>88934.9</v>
       </c>
       <c r="G12">
-        <v>2136.72</v>
+        <v>1815</v>
       </c>
       <c r="H12" t="str">
         <v>194H</v>
       </c>
       <c r="I12" t="str">
-        <v>SHIV KUMAR REWARI</v>
+        <v>Jitendera Bhiwadi</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1">
-        <v>46115</v>
+        <v>46176</v>
       </c>
       <c r="B13" t="str">
-        <v>SURENDRA KUMAR</v>
+        <v>JITENDER KUMAR</v>
       </c>
       <c r="C13" t="str">
-        <v>BQBPK3761L</v>
+        <v>GOYPK1128H</v>
       </c>
       <c r="D13">
-        <v>250000</v>
+        <v>11480</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13">
-        <v>245000</v>
+        <v>11250.4</v>
       </c>
       <c r="G13">
-        <v>5000</v>
+        <v>229.6</v>
       </c>
       <c r="H13" t="str">
         <v>194H</v>
       </c>
       <c r="I13" t="str">
-        <v>SURENDER ALWAR SALES TEAM</v>
+        <v>Jitendera Bhiwadi</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1">
-        <v>46115</v>
+        <v>46176</v>
       </c>
       <c r="B14" t="str">
-        <v>YASHPAL SAINI</v>
+        <v>DEEPAK KUMAR</v>
       </c>
       <c r="C14" t="str">
-        <v>BYTPS8219K</v>
+        <v>ARWPK6201G</v>
       </c>
       <c r="D14">
-        <v>373785</v>
+        <v>161075.47</v>
       </c>
       <c r="E14">
         <v>2</v>
       </c>
       <c r="F14">
-        <v>366309.3</v>
+        <v>157853.96</v>
       </c>
       <c r="G14">
-        <v>7475.7</v>
+        <v>3221.51</v>
       </c>
       <c r="H14" t="str">
         <v>194H</v>
       </c>
       <c r="I14" t="str">
-        <v>YASHPAL OFFICE SALES</v>
+        <v>DEEPAK CANDITMONEY</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1">
-        <v>46115</v>
+        <v>46176</v>
       </c>
       <c r="B15" t="str">
-        <v>JITENDER KUMAR</v>
+        <v>LITESH</v>
       </c>
       <c r="C15" t="str">
-        <v>GOYPK1128H</v>
+        <v>BJQPL5824D</v>
       </c>
       <c r="D15">
-        <v>255598.7</v>
+        <v>143282.4</v>
       </c>
       <c r="E15">
         <v>2</v>
       </c>
       <c r="F15">
-        <v>250486.73</v>
+        <v>140416.75</v>
       </c>
       <c r="G15">
-        <v>5111.97</v>
+        <v>2865.65</v>
       </c>
       <c r="H15" t="str">
         <v>194H</v>
       </c>
       <c r="I15" t="str">
-        <v>Jitendera Bhiwadi</v>
+        <v>LITESH YADAV KALUWAS</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1">
-        <v>46116</v>
+        <v>46176</v>
       </c>
       <c r="B16" t="str">
-        <v>SANDEEP</v>
+        <v>MAHESH KUMAR</v>
       </c>
       <c r="C16" t="str">
-        <v>SEKPS0262G</v>
+        <v>CMFPK2767P</v>
       </c>
       <c r="D16">
-        <v>50000</v>
+        <v>352838</v>
       </c>
       <c r="E16">
         <v>2</v>
       </c>
       <c r="F16">
-        <v>49000</v>
+        <v>345781.24</v>
       </c>
       <c r="G16">
-        <v>1000</v>
+        <v>7056.76</v>
       </c>
       <c r="H16" t="str">
         <v>194H</v>
       </c>
       <c r="I16" t="str">
-        <v>BHAGIRATH RAJASTHAN</v>
+        <v>MAHESH ALWAR SALES TEAM</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1">
-        <v>46116</v>
+        <v>46176</v>
       </c>
       <c r="B17" t="str">
-        <v>SUSHMA AGRAWAL</v>
+        <v>SURENDRA KUMAR</v>
       </c>
       <c r="C17" t="str">
-        <v>CJKPA0886M</v>
+        <v>BQBPK3761L</v>
       </c>
       <c r="D17">
-        <v>50000</v>
+        <v>300000</v>
       </c>
       <c r="E17">
         <v>2</v>
       </c>
       <c r="F17">
-        <v>49000</v>
+        <v>294000</v>
       </c>
       <c r="G17">
-        <v>1000</v>
+        <v>6000</v>
       </c>
       <c r="H17" t="str">
         <v>194H</v>
       </c>
       <c r="I17" t="str">
-        <v>Madhur Garg</v>
+        <v>SURENDER ALWAR SALES TEAM</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1">
-        <v>46116</v>
+        <v>46176</v>
       </c>
       <c r="B18" t="str">
-        <v>LITESH</v>
+        <v>SANDEEP KUMAR</v>
       </c>
       <c r="C18" t="str">
-        <v>BJQPL5824D</v>
+        <v>BBSPK8988B</v>
       </c>
       <c r="D18">
-        <v>172574.1</v>
+        <v>60000</v>
       </c>
       <c r="E18">
         <v>2</v>
       </c>
       <c r="F18">
-        <v>169122.62</v>
+        <v>58800</v>
       </c>
       <c r="G18">
-        <v>3451.48</v>
+        <v>1200</v>
       </c>
       <c r="H18" t="str">
         <v>194H</v>
       </c>
       <c r="I18" t="str">
-        <v>LITESH YADAV KALUWAS</v>
+        <v>SANDEEP KUMAR REWARI</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1">
-        <v>46116</v>
+        <v>46176</v>
       </c>
       <c r="B19" t="str">
-        <v>HARISH</v>
+        <v>JYOTI SHARMA</v>
       </c>
       <c r="C19" t="str">
-        <v>EACPK8124H</v>
+        <v>KQLPK2554N</v>
       </c>
       <c r="D19">
-        <v>30000</v>
+        <v>67500</v>
       </c>
       <c r="E19">
         <v>2</v>
       </c>
       <c r="F19">
-        <v>29400</v>
+        <v>66150</v>
       </c>
       <c r="G19">
-        <v>600</v>
+        <v>1350</v>
       </c>
       <c r="H19" t="str">
         <v>194H</v>
       </c>
       <c r="I19" t="str">
-        <v>HARISH BANSIWAL</v>
+        <v>SANDEEP SHARMA</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="B20" t="str">
-        <v>PRIYANKA</v>
+        <v>SHIV KUMAR</v>
       </c>
       <c r="C20" t="str">
-        <v>CPHPP2515M</v>
+        <v>DGEPK5294M</v>
       </c>
       <c r="D20">
-        <v>448011.82</v>
+        <v>167761</v>
       </c>
       <c r="E20">
         <v>2</v>
       </c>
       <c r="F20">
-        <v>439051.58</v>
+        <v>164405.78</v>
       </c>
       <c r="G20">
-        <v>8960.24</v>
+        <v>3355.22</v>
       </c>
       <c r="H20" t="str">
         <v>194H</v>
       </c>
       <c r="I20" t="str">
-        <v>NARDEV SALES TEAM</v>
+        <v>SHIV KUMAR REWARI</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="B21" t="str">
-        <v>SUMIT GUPTA</v>
+        <v>NARDEV SINGH</v>
       </c>
       <c r="C21" t="str">
-        <v>AKFPG6106L</v>
+        <v>CZSPS3873E</v>
       </c>
       <c r="D21">
-        <v>150000</v>
+        <v>205830</v>
       </c>
       <c r="E21">
         <v>2</v>
       </c>
       <c r="F21">
-        <v>147000</v>
+        <v>201713.4</v>
       </c>
       <c r="G21">
-        <v>3000</v>
+        <v>4116.6</v>
       </c>
       <c r="H21" t="str">
         <v>194H</v>
       </c>
       <c r="I21" t="str">
-        <v>SUMIT GUPTA</v>
+        <v>NARDEV SALES TEAM</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="B22" t="str">
-        <v>GANESH PUROHIT</v>
+        <v>SAJID</v>
       </c>
       <c r="C22" t="str">
-        <v>AXFPP4281J</v>
+        <v>CTDPS8366P</v>
       </c>
       <c r="D22">
-        <v>18818.1</v>
+        <v>95205</v>
       </c>
       <c r="E22">
         <v>2</v>
       </c>
       <c r="F22">
-        <v>18441.74</v>
+        <v>93300.9</v>
       </c>
       <c r="G22">
-        <v>376.36</v>
+        <v>1904.1</v>
       </c>
       <c r="H22" t="str">
         <v>194H</v>
       </c>
       <c r="I22" t="str">
-        <v>GANESH PUROHIT</v>
+        <v>SACHIN MOHAN</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1">
-        <v>46118</v>
+        <v>46177</v>
       </c>
       <c r="B23" t="str">
-        <v>RAMJILAL YADAV</v>
+        <v>SABNAM</v>
       </c>
       <c r="C23" t="str">
-        <v>ALLPY7096C</v>
+        <v>NEBPS1070C</v>
       </c>
       <c r="D23">
-        <v>50000</v>
+        <v>357952.6</v>
       </c>
       <c r="E23">
         <v>2</v>
       </c>
       <c r="F23">
-        <v>49000</v>
+        <v>350793.55</v>
       </c>
       <c r="G23">
-        <v>1000</v>
+        <v>7159.05</v>
       </c>
       <c r="H23" t="str">
         <v>194H</v>
       </c>
       <c r="I23" t="str">
-        <v>RAM YADAV SHAHPURA</v>
+        <v>LAKHMI MEWAT</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1">
-        <v>46118</v>
+        <v>46177</v>
       </c>
       <c r="B24" t="str">
-        <v>VANDANA SHARMA</v>
+        <v>SUKHJEET</v>
       </c>
       <c r="C24" t="str">
-        <v>MYCPS9022A</v>
+        <v>BOPPS0715A</v>
       </c>
       <c r="D24">
-        <v>37623</v>
+        <v>45382</v>
       </c>
       <c r="E24">
         <v>2</v>
       </c>
       <c r="F24">
-        <v>36870.54</v>
+        <v>44474.36</v>
       </c>
       <c r="G24">
-        <v>752.46</v>
+        <v>907.64</v>
       </c>
       <c r="H24" t="str">
         <v>194H</v>
       </c>
       <c r="I24" t="str">
-        <v>DURGA PRASAD</v>
+        <v>SUKHJEET BHIWADI</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
-        <v>46118</v>
+        <v>46178</v>
       </c>
       <c r="B25" t="str">
-        <v>MAHESH KUMAR</v>
+        <v>KARAMBIR SINGH</v>
       </c>
       <c r="C25" t="str">
-        <v>CMFPK2767P</v>
+        <v>BQUPS9538J</v>
       </c>
       <c r="D25">
-        <v>453631.16</v>
+        <v>15177.55</v>
       </c>
       <c r="E25">
         <v>2</v>
       </c>
       <c r="F25">
-        <v>444558.54</v>
+        <v>14874</v>
       </c>
       <c r="G25">
-        <v>9072.62</v>
+        <v>303.55</v>
       </c>
       <c r="H25" t="str">
         <v>194H</v>
       </c>
       <c r="I25" t="str">
-        <v>MAHESH ALWAR SALES TEAM</v>
+        <v>KARAMBIR REWARI</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
-        <v>46119</v>
+        <v>46178</v>
       </c>
       <c r="B26" t="str">
-        <v>NISHA KUMARI</v>
+        <v>VANDANA SHARMA</v>
       </c>
       <c r="C26" t="str">
-        <v>FONPK4360H</v>
+        <v>MYCPS9022A</v>
       </c>
       <c r="D26">
-        <v>27740</v>
+        <v>26621</v>
       </c>
       <c r="E26">
         <v>2</v>
       </c>
       <c r="F26">
-        <v>27185.2</v>
+        <v>26088.58</v>
       </c>
       <c r="G26">
-        <v>554.8</v>
+        <v>532.42</v>
       </c>
       <c r="H26" t="str">
         <v>194H</v>
       </c>
       <c r="I26" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>DURGA PRASAD</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
-        <v>46119</v>
+        <v>46179</v>
       </c>
       <c r="B27" t="str">
-        <v>SAPANA</v>
+        <v>SUMIT KHANDELWAL</v>
       </c>
       <c r="C27" t="str">
-        <v>TNXPS5358J</v>
+        <v>DPGPK5713G</v>
       </c>
       <c r="D27">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E27">
         <v>2</v>
       </c>
       <c r="F27">
-        <v>24500</v>
+        <v>9800</v>
       </c>
       <c r="G27">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="H27" t="str">
         <v>194H</v>
       </c>
       <c r="I27" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>KARAN MATHURA</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
-        <v>46119</v>
+        <v>46181</v>
       </c>
       <c r="B28" t="str">
-        <v>PHOOL SINGH</v>
+        <v>PARVEEN KUMAR</v>
       </c>
       <c r="C28" t="str">
-        <v>EDPPS4342F</v>
+        <v>FFUPK6900P</v>
       </c>
       <c r="D28">
-        <v>25751.4</v>
+        <v>10530</v>
       </c>
       <c r="E28">
         <v>2</v>
       </c>
       <c r="F28">
-        <v>25236.37</v>
+        <v>10319.4</v>
       </c>
       <c r="G28">
-        <v>515.03</v>
+        <v>210.6</v>
       </c>
       <c r="H28" t="str">
         <v>194H</v>
       </c>
       <c r="I28" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>PARVEEN KARNAL DSA</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
-        <v>46119</v>
+        <v>46182</v>
       </c>
       <c r="B29" t="str">
-        <v>ASHISH</v>
+        <v>MANJEET</v>
       </c>
       <c r="C29" t="str">
-        <v>EJCPA4791R</v>
+        <v>CSPPM7645L</v>
       </c>
       <c r="D29">
-        <v>8836</v>
+        <v>28762.2</v>
       </c>
       <c r="E29">
         <v>2</v>
       </c>
       <c r="F29">
-        <v>8659.28</v>
+        <v>28186.96</v>
       </c>
       <c r="G29">
-        <v>176.72</v>
+        <v>575.24</v>
       </c>
       <c r="H29" t="str">
         <v>194H</v>
       </c>
       <c r="I29" t="str">
-        <v>ASHISH OFFICE</v>
+        <v>MANJEET CHILLAR</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
-        <v>46119</v>
+        <v>46182</v>
       </c>
       <c r="B30" t="str">
-        <v>KUMUD</v>
+        <v>TEJPAL SAINI</v>
       </c>
       <c r="C30" t="str">
-        <v>BYZPK0681B</v>
+        <v>GGPPS0491Q</v>
       </c>
       <c r="D30">
-        <v>50000</v>
+        <v>48267.6</v>
       </c>
       <c r="E30">
         <v>2</v>
       </c>
       <c r="F30">
-        <v>49000</v>
+        <v>47302.25</v>
       </c>
       <c r="G30">
-        <v>1000</v>
+        <v>965.35</v>
       </c>
       <c r="H30" t="str">
         <v>194H</v>
       </c>
       <c r="I30" t="str">
-        <v>KARAN MATHURA</v>
+        <v>TEJPAL SAINI BHIWADI</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
-        <v>46119</v>
+        <v>46182</v>
       </c>
       <c r="B31" t="str">
-        <v>TEJPAL SAINI</v>
+        <v>SUMIT GUPTA</v>
       </c>
       <c r="C31" t="str">
-        <v>GGPPS0491Q</v>
+        <v>AKFPG6106L</v>
       </c>
       <c r="D31">
-        <v>75704</v>
+        <v>40000</v>
       </c>
       <c r="E31">
         <v>2</v>
       </c>
       <c r="F31">
-        <v>74189.92</v>
+        <v>39200</v>
       </c>
       <c r="G31">
-        <v>1514.08</v>
+        <v>800</v>
       </c>
       <c r="H31" t="str">
         <v>194H</v>
       </c>
       <c r="I31" t="str">
-        <v>TEJPAL SAINI BHIWADI</v>
+        <v>SUMIT GUPTA</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1">
-        <v>46120</v>
+        <v>46182</v>
       </c>
       <c r="B32" t="str">
-        <v>PRAKASH VEER</v>
+        <v>PAWAN SHARMA</v>
       </c>
       <c r="C32" t="str">
-        <v>BHNPP6380F</v>
+        <v>BDZPS0045Q</v>
       </c>
       <c r="D32">
-        <v>553813</v>
+        <v>67500</v>
       </c>
       <c r="E32">
         <v>2</v>
       </c>
       <c r="F32">
-        <v>542736.74</v>
+        <v>66150</v>
       </c>
       <c r="G32">
-        <v>11076.26</v>
+        <v>1350</v>
       </c>
       <c r="H32" t="str">
         <v>194H</v>
       </c>
       <c r="I32" t="str">
-        <v>PARKASH VEER PARDHAN</v>
+        <v>PAWAN SHARMA</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1">
-        <v>46120</v>
+        <v>46182</v>
       </c>
       <c r="B33" t="str">
-        <v>SURENDRA KUMAR</v>
+        <v>HARI OM SHARMA</v>
       </c>
       <c r="C33" t="str">
-        <v>BQBPK3761L</v>
+        <v>KWOPS0353C</v>
       </c>
       <c r="D33">
-        <v>100000</v>
+        <v>97200</v>
       </c>
       <c r="E33">
         <v>2</v>
       </c>
       <c r="F33">
-        <v>98000</v>
+        <v>95256</v>
       </c>
       <c r="G33">
-        <v>2000</v>
+        <v>1944</v>
       </c>
       <c r="H33" t="str">
         <v>194H</v>
       </c>
       <c r="I33" t="str">
-        <v>SURENDER ALWAR SALES TEAM</v>
+        <v>HARIOM SHARMA KOSHI KALAN</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1">
-        <v>46120</v>
+        <v>46182</v>
       </c>
       <c r="B34" t="str">
-        <v>SHEELA DEVI</v>
+        <v>HARISH</v>
       </c>
       <c r="C34" t="str">
-        <v>CFPPD2070H</v>
+        <v>EACPK8124H</v>
       </c>
       <c r="D34">
-        <v>110000</v>
+        <v>28560</v>
       </c>
       <c r="E34">
         <v>2</v>
       </c>
       <c r="F34">
-        <v>107800</v>
+        <v>27988.8</v>
       </c>
       <c r="G34">
-        <v>2200</v>
+        <v>571.2</v>
       </c>
       <c r="H34" t="str">
         <v>194H</v>
       </c>
       <c r="I34" t="str">
-        <v>NAVEEN YADAV MODEL TOWN</v>
+        <v>HARISH BANSIWAL</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1">
-        <v>46120</v>
+        <v>46182</v>
       </c>
       <c r="B35" t="str">
-        <v>NAVEEN YADAV</v>
+        <v>SHOKIN MOHD</v>
       </c>
       <c r="C35" t="str">
-        <v>ABJPY7844C</v>
+        <v>CRGPM4611J</v>
       </c>
       <c r="D35">
-        <v>105456.7</v>
+        <v>10000</v>
       </c>
       <c r="E35">
         <v>2</v>
       </c>
       <c r="F35">
-        <v>103347.57</v>
+        <v>9800</v>
       </c>
       <c r="G35">
-        <v>2109.13</v>
+        <v>200</v>
       </c>
       <c r="H35" t="str">
         <v>194H</v>
       </c>
       <c r="I35" t="str">
-        <v>NAVEEN YADAV MODEL TOWN</v>
+        <v>SHOKIN MOHD</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1">
-        <v>46122</v>
+        <v>46182</v>
       </c>
       <c r="B36" t="str">
-        <v>DEEPAK KUMAR</v>
+        <v>ROHIT SINGH CHAUHAN</v>
       </c>
       <c r="C36" t="str">
-        <v>ARWPK6201G</v>
+        <v>BOXPC6403H</v>
       </c>
       <c r="D36">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="E36">
         <v>2</v>
       </c>
       <c r="F36">
-        <v>19600</v>
+        <v>24500</v>
       </c>
       <c r="G36">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="H36" t="str">
         <v>194H</v>
       </c>
       <c r="I36" t="str">
-        <v>DEEPAK CANDITMONEY</v>
+        <v>ROHIT CHAUHAN</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1">
-        <v>46122</v>
+        <v>46182</v>
       </c>
       <c r="B37" t="str">
-        <v>DHRUV</v>
+        <v>NARESH YADAV</v>
       </c>
       <c r="C37" t="str">
-        <v>HZRPD4492L</v>
+        <v>AOZPY0970N</v>
       </c>
       <c r="D37">
-        <v>9800</v>
+        <v>77600</v>
       </c>
       <c r="E37">
         <v>2</v>
       </c>
       <c r="F37">
-        <v>9604</v>
+        <v>76048</v>
       </c>
       <c r="G37">
-        <v>196</v>
+        <v>1552</v>
       </c>
       <c r="H37" t="str">
         <v>194H</v>
       </c>
       <c r="I37" t="str">
-        <v>Dhruv</v>
+        <v>SURENDER ALWAR SALES TEAM</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1">
-        <v>46122</v>
+        <v>46182</v>
       </c>
       <c r="B38" t="str">
-        <v>YOGENDER</v>
+        <v>KARANPAL SINGH ARYA</v>
       </c>
       <c r="C38" t="str">
-        <v>BIVPY5815R</v>
+        <v>AJMPA9918N</v>
       </c>
       <c r="D38">
-        <v>19930</v>
+        <v>10000</v>
       </c>
       <c r="E38">
         <v>2</v>
       </c>
       <c r="F38">
-        <v>19531.4</v>
+        <v>9800</v>
       </c>
       <c r="G38">
-        <v>398.6</v>
+        <v>200</v>
       </c>
       <c r="H38" t="str">
         <v>194H</v>
       </c>
       <c r="I38" t="str">
-        <v>YASH SALE STEAM</v>
+        <v>KARAN MATHURA</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1">
-        <v>46122</v>
+        <v>46182</v>
       </c>
       <c r="B39" t="str">
-        <v>SACHIN KUMAR YADAV</v>
+        <v>SARVESH KUMAR SINGH</v>
       </c>
       <c r="C39" t="str">
-        <v>BLWPY3940H</v>
+        <v>FACPS5039C</v>
       </c>
       <c r="D39">
-        <v>50000</v>
+        <v>223651</v>
       </c>
       <c r="E39">
         <v>2</v>
       </c>
       <c r="F39">
-        <v>49000</v>
+        <v>219177.98</v>
       </c>
       <c r="G39">
-        <v>1000</v>
+        <v>4473.02</v>
       </c>
       <c r="H39" t="str">
         <v>194H</v>
       </c>
       <c r="I39" t="str">
-        <v>SACHIN NEEMRANA DSA</v>
+        <v>SARVESH UP DSA</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1">
-        <v>46122</v>
+        <v>46182</v>
       </c>
       <c r="B40" t="str">
-        <v>VIKASH JANGID</v>
+        <v>RAJESH KUMAR</v>
       </c>
       <c r="C40" t="str">
-        <v>AXKPJ3664Q</v>
+        <v>BJPPK5751F</v>
       </c>
       <c r="D40">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E40">
         <v>2</v>
       </c>
       <c r="F40">
-        <v>98000</v>
+        <v>73500</v>
       </c>
       <c r="G40">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="H40" t="str">
         <v>194H</v>
       </c>
       <c r="I40" t="str">
-        <v>VIKAS JANGID</v>
+        <v>Rajesh Dholpur</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1">
-        <v>46122</v>
+        <v>46182</v>
       </c>
       <c r="B41" t="str">
-        <v>KAPIL KUMAR</v>
+        <v>MOHAMMAD SHAFI</v>
       </c>
       <c r="C41" t="str">
-        <v>KYMPK2795C</v>
+        <v>BHZPM7755D</v>
       </c>
       <c r="D41">
-        <v>77666</v>
+        <v>80000</v>
       </c>
       <c r="E41">
         <v>2</v>
       </c>
       <c r="F41">
-        <v>76112.68</v>
+        <v>78400</v>
       </c>
       <c r="G41">
-        <v>1553.32</v>
+        <v>1600</v>
       </c>
       <c r="H41" t="str">
         <v>194H</v>
       </c>
       <c r="I41" t="str">
-        <v>KAPIL KUMAR GARIMA FINANCE</v>
+        <v>MOHAMMAD SHAFI</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1">
-        <v>46122</v>
+        <v>46183</v>
       </c>
       <c r="B42" t="str">
-        <v>SAJID</v>
+        <v>NEEARJ BHIWADI</v>
       </c>
       <c r="C42" t="str">
-        <v>CTDPS8366P</v>
+        <v>FSAPK9792J</v>
       </c>
       <c r="D42">
-        <v>914567.9</v>
+        <v>78316.9</v>
       </c>
       <c r="E42">
         <v>2</v>
       </c>
       <c r="F42">
-        <v>896276.54</v>
+        <v>76750.56</v>
       </c>
       <c r="G42">
-        <v>18291.36</v>
+        <v>1566.34</v>
       </c>
       <c r="H42" t="str">
         <v>194H</v>
       </c>
       <c r="I42" t="str">
-        <v>SACHIN MOHAN</v>
+        <v>NEERAJ BHIWADI SALES</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1">
-        <v>46123</v>
+        <v>46183</v>
       </c>
       <c r="B43" t="str">
-        <v>RAM SINGH</v>
+        <v>KRANTI KUMAR</v>
       </c>
       <c r="C43" t="str">
-        <v>BSWPS0716E</v>
+        <v>BCTPK8639R</v>
       </c>
       <c r="D43">
-        <v>6556</v>
+        <v>43400</v>
       </c>
       <c r="E43">
         <v>2</v>
       </c>
       <c r="F43">
-        <v>6424.88</v>
+        <v>42532</v>
       </c>
       <c r="G43">
-        <v>131.12</v>
+        <v>868</v>
       </c>
       <c r="H43" t="str">
         <v>194H</v>
       </c>
       <c r="I43" t="str">
-        <v>RAM SINGH</v>
+        <v>KRANTI REWARI</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1">
-        <v>46125</v>
+        <v>46183</v>
       </c>
       <c r="B44" t="str">
-        <v>HARI PRAKASH</v>
+        <v>YOGENDER</v>
       </c>
       <c r="C44" t="str">
-        <v>BICPP5696J</v>
+        <v>BIVPY5815R</v>
       </c>
       <c r="D44">
-        <v>15300</v>
+        <v>66842</v>
       </c>
       <c r="E44">
         <v>2</v>
       </c>
       <c r="F44">
-        <v>14994</v>
+        <v>65505.16</v>
       </c>
       <c r="G44">
-        <v>306</v>
+        <v>1336.84</v>
       </c>
       <c r="H44" t="str">
         <v>194H</v>
       </c>
       <c r="I44" t="str">
-        <v>Hariprakash Bhiwadi</v>
+        <v>YASH SALE STEAM</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1">
-        <v>46125</v>
+        <v>46183</v>
       </c>
       <c r="B45" t="str">
-        <v>MADHUR GARG</v>
+        <v>SHEELA DEVI</v>
       </c>
       <c r="C45" t="str">
-        <v>AELPG4331D</v>
+        <v>CFPPD2070H</v>
       </c>
       <c r="D45">
-        <v>30000</v>
+        <v>95774.8</v>
       </c>
       <c r="E45">
         <v>2</v>
       </c>
       <c r="F45">
-        <v>29400</v>
+        <v>93859.3</v>
       </c>
       <c r="G45">
-        <v>600</v>
+        <v>1915.5</v>
       </c>
       <c r="H45" t="str">
         <v>194H</v>
       </c>
       <c r="I45" t="str">
-        <v>Madhur Garg</v>
+        <v>NAVEEN YADAV MODEL TOWN</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1">
-        <v>46125</v>
+        <v>46183</v>
       </c>
       <c r="B46" t="str">
-        <v>ROHIT SINGH CHAUHAN</v>
+        <v>PRAKASH VEER</v>
       </c>
       <c r="C46" t="str">
-        <v>BOXPC6403H</v>
+        <v>BHNPP6380F</v>
       </c>
       <c r="D46">
-        <v>10000</v>
+        <v>82875</v>
       </c>
       <c r="E46">
         <v>2</v>
       </c>
       <c r="F46">
-        <v>9800</v>
+        <v>81217.5</v>
       </c>
       <c r="G46">
-        <v>200</v>
+        <v>1657.5</v>
       </c>
       <c r="H46" t="str">
         <v>194H</v>
       </c>
       <c r="I46" t="str">
-        <v>ROHIT CHAUHAN</v>
+        <v>PARKASH VEER PARDHAN</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1">
-        <v>46125</v>
+        <v>46183</v>
       </c>
       <c r="B47" t="str">
-        <v>NARDEV SINGH</v>
+        <v>TAJIT</v>
       </c>
       <c r="C47" t="str">
-        <v>CZSPS3873E</v>
+        <v>DFXPK9733M</v>
       </c>
       <c r="D47">
-        <v>450000</v>
+        <v>100000</v>
       </c>
       <c r="E47">
         <v>2</v>
       </c>
       <c r="F47">
-        <v>441000</v>
+        <v>98000</v>
       </c>
       <c r="G47">
-        <v>9000</v>
+        <v>2000</v>
       </c>
       <c r="H47" t="str">
         <v>194H</v>
       </c>
       <c r="I47" t="str">
-        <v>NARDEV SALES TEAM</v>
+        <v>TAJIT JHAJJAR</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1">
-        <v>46125</v>
+        <v>46183</v>
       </c>
       <c r="B48" t="str">
-        <v>NARESH YADAV</v>
+        <v>POONAM</v>
       </c>
       <c r="C48" t="str">
-        <v>AOZPY0970N</v>
+        <v>GKLPP2776K</v>
       </c>
       <c r="D48">
-        <v>107932</v>
+        <v>358843</v>
       </c>
       <c r="E48">
         <v>2</v>
       </c>
       <c r="F48">
-        <v>105773.36</v>
+        <v>351666.14</v>
       </c>
       <c r="G48">
-        <v>2158.64</v>
+        <v>7176.86</v>
       </c>
       <c r="H48" t="str">
         <v>194H</v>
       </c>
       <c r="I48" t="str">
-        <v>SURENDER ALWAR SALES TEAM</v>
+        <v>KULDEEP GURGAON</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1">
-        <v>46126</v>
+        <v>46184</v>
       </c>
       <c r="B49" t="str">
-        <v>SURENDRA KUMAR</v>
+        <v>SUNITA DEVI</v>
       </c>
       <c r="C49" t="str">
-        <v>BQBPK3761L</v>
+        <v>FJKPD8961H</v>
       </c>
       <c r="D49">
-        <v>50000</v>
+        <v>108313</v>
       </c>
       <c r="E49">
         <v>2</v>
       </c>
       <c r="F49">
-        <v>49000</v>
+        <v>106146.74</v>
       </c>
       <c r="G49">
-        <v>1000</v>
+        <v>2166.26</v>
       </c>
       <c r="H49" t="str">
         <v>194H</v>
       </c>
       <c r="I49" t="str">
-        <v>SURENDER ALWAR SALES TEAM</v>
+        <v>ISHWAR SINGH</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1">
-        <v>46128</v>
+        <v>46184</v>
       </c>
       <c r="B50" t="str">
-        <v>RAM SINGH</v>
+        <v>HARI PRAKASH</v>
       </c>
       <c r="C50" t="str">
-        <v>BSWPS0716E</v>
+        <v>BICPP5696J</v>
       </c>
       <c r="D50">
-        <v>15275</v>
+        <v>43212</v>
       </c>
       <c r="E50">
         <v>2</v>
       </c>
       <c r="F50">
-        <v>14969.5</v>
+        <v>42347.76</v>
       </c>
       <c r="G50">
-        <v>305.5</v>
+        <v>864.24</v>
       </c>
       <c r="H50" t="str">
         <v>194H</v>
       </c>
       <c r="I50" t="str">
-        <v>RAM SINGH</v>
+        <v>Hariprakash Bhiwadi</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1">
-        <v>46128</v>
+        <v>46184</v>
       </c>
       <c r="B51" t="str">
-        <v>NAVEEN YADAV</v>
+        <v>HARI PRAKASH</v>
       </c>
       <c r="C51" t="str">
-        <v>ABJPY7844C</v>
+        <v>BICPP5696J</v>
       </c>
       <c r="D51">
-        <v>122400</v>
+        <v>43212</v>
       </c>
       <c r="E51">
         <v>2</v>
       </c>
       <c r="F51">
-        <v>119952</v>
+        <v>42347.76</v>
       </c>
       <c r="G51">
-        <v>2448</v>
+        <v>864.24</v>
       </c>
       <c r="H51" t="str">
         <v>194H</v>
       </c>
       <c r="I51" t="str">
-        <v>NAVEEN YADAV MODEL TOWN</v>
+        <v>Hariprakash Bhiwadi</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1">
-        <v>46128</v>
+        <v>46184</v>
       </c>
       <c r="B52" t="str">
-        <v>SUMITRA</v>
+        <v>KUNAL SOTHWAL</v>
       </c>
       <c r="C52" t="str">
-        <v>HWMPS6170L</v>
+        <v>NJPPS3344C</v>
       </c>
       <c r="D52">
-        <v>44558</v>
+        <v>30000</v>
       </c>
       <c r="E52">
         <v>2</v>
       </c>
       <c r="F52">
-        <v>43666.84</v>
+        <v>29400</v>
       </c>
       <c r="G52">
-        <v>891.16</v>
+        <v>600</v>
       </c>
       <c r="H52" t="str">
         <v>194H</v>
       </c>
       <c r="I52" t="str">
-        <v>SOMVIR SINGH REWARI</v>
+        <v>KUNAL SUNIL</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1">
-        <v>46128</v>
+        <v>46184</v>
       </c>
       <c r="B53" t="str">
-        <v>SUNITA DEVI</v>
+        <v>ANSHUL SEERA</v>
       </c>
       <c r="C53" t="str">
-        <v>FJKPD8961H</v>
+        <v>AQRPA1009N</v>
       </c>
       <c r="D53">
-        <v>155555.17</v>
+        <v>29000</v>
       </c>
       <c r="E53">
         <v>2</v>
       </c>
       <c r="F53">
-        <v>152444.07</v>
+        <v>28420</v>
       </c>
       <c r="G53">
-        <v>3111.1</v>
+        <v>580</v>
       </c>
       <c r="H53" t="str">
         <v>194H</v>
       </c>
       <c r="I53" t="str">
-        <v>ISHWAR SINGH</v>
+        <v>ANSHUL SHEERA SAGHUN CREDIT</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1">
-        <v>46128</v>
+        <v>46184</v>
       </c>
       <c r="B54" t="str">
-        <v>ASHISH</v>
+        <v>ROHIT SINGH CHAUHAN</v>
       </c>
       <c r="C54" t="str">
-        <v>EJCPA4791R</v>
+        <v>BOXPC6403H</v>
       </c>
       <c r="D54">
-        <v>40918</v>
+        <v>25000</v>
       </c>
       <c r="E54">
         <v>2</v>
       </c>
       <c r="F54">
-        <v>40099.64</v>
+        <v>24500</v>
       </c>
       <c r="G54">
-        <v>818.36</v>
+        <v>500</v>
       </c>
       <c r="H54" t="str">
         <v>194H</v>
       </c>
       <c r="I54" t="str">
-        <v>ASHISH OFFICE</v>
+        <v>ROHIT CHAUHAN</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1">
-        <v>46129</v>
+        <v>46185</v>
       </c>
       <c r="B55" t="str">
-        <v>AMAN KUMAR PANDE</v>
+        <v>SAHIL</v>
       </c>
       <c r="C55" t="str">
-        <v>HDLPP4679F</v>
+        <v>KWTPS6850P</v>
       </c>
       <c r="D55">
-        <v>150000</v>
+        <v>32098</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="F55">
-        <v>147000</v>
+        <v>31456.04</v>
       </c>
       <c r="G55">
-        <v>3000</v>
+        <v>641.96</v>
       </c>
       <c r="H55" t="str">
         <v>194H</v>
       </c>
       <c r="I55" t="str">
-        <v>JAI BHAGWAN BHIWANI SALES TEAM</v>
+        <v>DEEPAK CANDITMONEY</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1">
-        <v>46130</v>
+        <v>46185</v>
       </c>
       <c r="B56" t="str">
-        <v>KARANPAL SINGH ARYA</v>
+        <v>JITENDER</v>
       </c>
       <c r="C56" t="str">
-        <v>AJMPA9918N</v>
+        <v>ATPPJ5260R</v>
       </c>
       <c r="D56">
-        <v>32561</v>
+        <v>179309</v>
       </c>
       <c r="E56">
         <v>2</v>
       </c>
       <c r="F56">
-        <v>31909.78</v>
+        <v>175722.82</v>
       </c>
       <c r="G56">
-        <v>651.22</v>
+        <v>3586.18</v>
       </c>
       <c r="H56" t="str">
         <v>194H</v>
       </c>
       <c r="I56" t="str">
-        <v>KARAN MATHURA</v>
+        <v>Jitendera Garima Finance</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1">
-        <v>46130</v>
+        <v>46185</v>
       </c>
       <c r="B57" t="str">
-        <v>HARISH</v>
+        <v>JYOTI SHARMA</v>
       </c>
       <c r="C57" t="str">
-        <v>EACPK8124H</v>
+        <v>KQLPK2554N</v>
       </c>
       <c r="D57">
-        <v>23034</v>
+        <v>61465</v>
       </c>
       <c r="E57">
         <v>2</v>
       </c>
       <c r="F57">
-        <v>22573.32</v>
+        <v>60235.7</v>
       </c>
       <c r="G57">
-        <v>460.68</v>
+        <v>1229.3</v>
       </c>
       <c r="H57" t="str">
         <v>194H</v>
       </c>
       <c r="I57" t="str">
-        <v>HARISH BANSIWAL</v>
+        <v>SANDEEP SHARMA</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1">
-        <v>46130</v>
+        <v>46186</v>
       </c>
       <c r="B58" t="str">
-        <v>MADAN LAL</v>
+        <v>ROHIT KUMAR</v>
       </c>
       <c r="C58" t="str">
-        <v>AFMPL9803R</v>
+        <v>FAQPK7751B</v>
       </c>
       <c r="D58">
-        <v>60000</v>
+        <v>20000</v>
       </c>
       <c r="E58">
         <v>2</v>
       </c>
       <c r="F58">
-        <v>58800</v>
+        <v>19600</v>
       </c>
       <c r="G58">
-        <v>1200</v>
+        <v>400</v>
       </c>
       <c r="H58" t="str">
         <v>194H</v>
       </c>
       <c r="I58" t="str">
-        <v>Madan Lal</v>
+        <v>ROHIT KUMAR ANMOL FINANCE</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1">
-        <v>46130</v>
+        <v>46188</v>
       </c>
       <c r="B59" t="str">
-        <v>SUKESH JAIN</v>
+        <v>ASHISH</v>
       </c>
       <c r="C59" t="str">
-        <v>AIZPJ2089H</v>
+        <v>EJCPA4791R</v>
       </c>
       <c r="D59">
-        <v>575027.7</v>
+        <v>7609</v>
       </c>
       <c r="E59">
         <v>2</v>
       </c>
       <c r="F59">
-        <v>563527.15</v>
+        <v>7456.82</v>
       </c>
       <c r="G59">
-        <v>11500.55</v>
+        <v>152.18</v>
       </c>
       <c r="H59" t="str">
         <v>194H</v>
       </c>
       <c r="I59" t="str">
-        <v>SUKESH JAIN</v>
+        <v>ASHISH OFFICE</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1">
-        <v>46130</v>
+        <v>46188</v>
       </c>
       <c r="B60" t="str">
-        <v>SHEESH RAM YADAV</v>
+        <v>NARDEV SINGH</v>
       </c>
       <c r="C60" t="str">
-        <v>AMMPY5189L</v>
+        <v>CZSPS3873E</v>
       </c>
       <c r="D60">
-        <v>25375</v>
+        <v>70000</v>
       </c>
       <c r="E60">
         <v>2</v>
       </c>
       <c r="F60">
-        <v>24867.5</v>
+        <v>68600</v>
       </c>
       <c r="G60">
-        <v>507.5</v>
+        <v>1400</v>
       </c>
       <c r="H60" t="str">
         <v>194H</v>
       </c>
       <c r="I60" t="str">
-        <v>SHEESHRAM PAOTA</v>
+        <v>NARDEV SALES TEAM</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1">
-        <v>46130</v>
+        <v>46188</v>
       </c>
       <c r="B61" t="str">
-        <v>YOGI</v>
+        <v>YASHPAL SAINI</v>
       </c>
       <c r="C61" t="str">
-        <v>AZZPY5706D</v>
+        <v>BYTPS8219K</v>
       </c>
       <c r="D61">
         <v>100000</v>
       </c>
       <c r="E61">
         <v>2</v>
       </c>
       <c r="F61">
         <v>98000</v>
       </c>
       <c r="G61">
         <v>2000</v>
       </c>
       <c r="H61" t="str">
         <v>194H</v>
       </c>
       <c r="I61" t="str">
-        <v>YOGI</v>
+        <v>YASHPAL OFFICE SALES</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1">
-        <v>46132</v>
+        <v>46189</v>
       </c>
       <c r="B62" t="str">
-        <v>POONAM</v>
+        <v>DEEPAK</v>
       </c>
       <c r="C62" t="str">
-        <v>GKLPP2776K</v>
+        <v>IPIPD7438L</v>
       </c>
       <c r="D62">
-        <v>145624</v>
+        <v>30000</v>
       </c>
       <c r="E62">
         <v>2</v>
       </c>
       <c r="F62">
-        <v>142711.52</v>
+        <v>29400</v>
       </c>
       <c r="G62">
-        <v>2912.48</v>
+        <v>600</v>
       </c>
       <c r="H62" t="str">
         <v>194H</v>
       </c>
       <c r="I62" t="str">
-        <v>KULDEEP GURGAON</v>
+        <v>NAVEEN SHRISHYAM FINANCE</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1">
-        <v>46132</v>
+        <v>46190</v>
       </c>
       <c r="B63" t="str">
-        <v>PARDEEP</v>
+        <v>PRIYANKA</v>
       </c>
       <c r="C63" t="str">
-        <v>CHRPP1676H</v>
+        <v>CPHPP2515M</v>
       </c>
       <c r="D63">
-        <v>14397.4</v>
+        <v>110824.8</v>
       </c>
       <c r="E63">
         <v>2</v>
       </c>
       <c r="F63">
-        <v>14109.45</v>
+        <v>108608.3</v>
       </c>
       <c r="G63">
-        <v>287.95</v>
+        <v>2216.5</v>
       </c>
       <c r="H63" t="str">
         <v>194H</v>
       </c>
       <c r="I63" t="str">
-        <v>PARDEEP BHIWANI</v>
+        <v>NARDEV SALES TEAM</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1">
-        <v>46132</v>
+        <v>46190</v>
       </c>
       <c r="B64" t="str">
-        <v>RAJBEER</v>
+        <v>PREETI</v>
       </c>
       <c r="C64" t="str">
-        <v>FPBPS6355K</v>
+        <v>EHOPP7926M</v>
       </c>
       <c r="D64">
-        <v>43457</v>
+        <v>5202.9</v>
       </c>
       <c r="E64">
         <v>2</v>
       </c>
       <c r="F64">
-        <v>42587.86</v>
+        <v>5098.84</v>
       </c>
       <c r="G64">
-        <v>869.14</v>
+        <v>104.06</v>
       </c>
       <c r="H64" t="str">
         <v>194H</v>
       </c>
       <c r="I64" t="str">
-        <v>RAJBEER TIJARA SALES</v>
+        <v>MANISH NEW SALES</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1">
-        <v>46132</v>
+        <v>46190</v>
       </c>
       <c r="B65" t="str">
-        <v>RAJESH KUMAR</v>
+        <v>SUMIT GUPTA</v>
       </c>
       <c r="C65" t="str">
-        <v>BJPPK5751F</v>
+        <v>AKFPG6106L</v>
       </c>
       <c r="D65">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E65">
         <v>2</v>
       </c>
       <c r="F65">
-        <v>49000</v>
+        <v>24500</v>
       </c>
       <c r="G65">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="H65" t="str">
         <v>194H</v>
       </c>
       <c r="I65" t="str">
-        <v>Rajesh Dholpur</v>
+        <v>SUMIT GUPTA</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1">
-        <v>46132</v>
+        <v>46190</v>
       </c>
       <c r="B66" t="str">
         <v>PAWAN SHARMA</v>
       </c>
       <c r="C66" t="str">
         <v>BDZPS0045Q</v>
       </c>
       <c r="D66">
-        <v>41800</v>
+        <v>61935.84</v>
       </c>
       <c r="E66">
         <v>2</v>
       </c>
       <c r="F66">
-        <v>40964</v>
+        <v>60697.12</v>
       </c>
       <c r="G66">
-        <v>836</v>
+        <v>1238.72</v>
       </c>
       <c r="H66" t="str">
         <v>194H</v>
       </c>
       <c r="I66" t="str">
         <v>PAWAN SHARMA</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1">
-        <v>46132</v>
+        <v>46190</v>
       </c>
       <c r="B67" t="str">
-        <v>ANSHIKA</v>
+        <v>JITENDER KUMAR</v>
       </c>
       <c r="C67" t="str">
-        <v>FELPA1043H</v>
+        <v>GOYPK1128H</v>
       </c>
       <c r="D67">
-        <v>235074.5</v>
+        <v>50000</v>
       </c>
       <c r="E67">
         <v>2</v>
       </c>
       <c r="F67">
-        <v>230373.01</v>
+        <v>49000</v>
       </c>
       <c r="G67">
-        <v>4701.49</v>
+        <v>1000</v>
       </c>
       <c r="H67" t="str">
         <v>194H</v>
       </c>
       <c r="I67" t="str">
-        <v>YOGESH KARAWARA</v>
+        <v>Jitendera Bhiwadi</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1">
-        <v>46133</v>
+        <v>46191</v>
       </c>
       <c r="B68" t="str">
-        <v>SANDEEP KUMAR</v>
+        <v>DEVENDER KUMAR</v>
       </c>
       <c r="C68" t="str">
-        <v>BBSPK8988B</v>
+        <v>EWFPK5572L</v>
       </c>
       <c r="D68">
-        <v>62734</v>
+        <v>2000</v>
       </c>
       <c r="E68">
         <v>2</v>
       </c>
       <c r="F68">
-        <v>61479.32</v>
+        <v>1960</v>
       </c>
       <c r="G68">
-        <v>1254.68</v>
+        <v>40</v>
       </c>
       <c r="H68" t="str">
         <v>194H</v>
       </c>
       <c r="I68" t="str">
-        <v>SANDEEP KUMAR REWARI</v>
+        <v>Devender Kosli</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1">
-        <v>46133</v>
+        <v>46192</v>
       </c>
       <c r="B69" t="str">
-        <v>SANDEEP KUMAR</v>
+        <v>RAHUL</v>
       </c>
       <c r="C69" t="str">
-        <v>BBSPK8988B</v>
+        <v>CJEPR3426A</v>
       </c>
       <c r="D69">
-        <v>6962</v>
+        <v>8684.7</v>
       </c>
       <c r="E69">
         <v>2</v>
       </c>
       <c r="F69">
-        <v>6822.76</v>
+        <v>8511.01</v>
       </c>
       <c r="G69">
-        <v>139.24</v>
+        <v>173.69</v>
       </c>
       <c r="H69" t="str">
         <v>194H</v>
       </c>
       <c r="I69" t="str">
-        <v>SANDEEP KUMAR REWARI</v>
+        <v>JEET PARSAD</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1">
-        <v>46134</v>
+        <v>46192</v>
       </c>
       <c r="B70" t="str">
-        <v>YOGI</v>
+        <v>SAGAR SINGH</v>
       </c>
       <c r="C70" t="str">
-        <v>AZZPY5706D</v>
+        <v>FMUPS1391P</v>
       </c>
       <c r="D70">
-        <v>127930</v>
+        <v>39927</v>
       </c>
       <c r="E70">
         <v>2</v>
       </c>
       <c r="F70">
-        <v>125371.4</v>
+        <v>39128.46</v>
       </c>
       <c r="G70">
-        <v>2558.6</v>
+        <v>798.54</v>
       </c>
       <c r="H70" t="str">
         <v>194H</v>
       </c>
       <c r="I70" t="str">
-        <v>YOGI</v>
+        <v>KARAN MATHURA</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1">
-        <v>46134</v>
+        <v>46192</v>
       </c>
       <c r="B71" t="str">
-        <v>YOGI</v>
+        <v>BINDU MISHRA</v>
       </c>
       <c r="C71" t="str">
-        <v>AZZPY5706D</v>
+        <v>FFAPM1814L</v>
       </c>
       <c r="D71">
-        <v>80000</v>
+        <v>32982</v>
       </c>
       <c r="E71">
         <v>2</v>
       </c>
       <c r="F71">
-        <v>78400</v>
+        <v>32322.36</v>
       </c>
       <c r="G71">
-        <v>1600</v>
+        <v>659.64</v>
       </c>
       <c r="H71" t="str">
         <v>194H</v>
       </c>
       <c r="I71" t="str">
-        <v>YOGI</v>
+        <v>KARAN MATHURA</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1">
-        <v>46134</v>
+        <v>46192</v>
       </c>
       <c r="B72" t="str">
-        <v>SAHIL</v>
+        <v>KAMINI YADAV</v>
       </c>
       <c r="C72" t="str">
-        <v>KWTPS6850P</v>
+        <v>AEEPY7574H</v>
       </c>
       <c r="D72">
-        <v>17368</v>
+        <v>21500</v>
       </c>
       <c r="E72">
         <v>2</v>
       </c>
       <c r="F72">
-        <v>17020.64</v>
+        <v>21070</v>
       </c>
       <c r="G72">
-        <v>347.36</v>
+        <v>430</v>
       </c>
       <c r="H72" t="str">
         <v>194H</v>
       </c>
       <c r="I72" t="str">
+        <v>KARAN MATHURA</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="1">
+        <v>46192</v>
+      </c>
+      <c r="B73" t="str">
+        <v>KARANPAL SINGH ARYA</v>
+      </c>
+      <c r="C73" t="str">
+        <v>AJMPA9918N</v>
+      </c>
+      <c r="D73">
+        <v>20000</v>
+      </c>
+      <c r="E73">
+        <v>2</v>
+      </c>
+      <c r="F73">
+        <v>19600</v>
+      </c>
+      <c r="G73">
+        <v>400</v>
+      </c>
+      <c r="H73" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I73" t="str">
+        <v>KARAN MATHURA</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="1">
+        <v>46192</v>
+      </c>
+      <c r="B74" t="str">
+        <v>VANDANA SHARMA</v>
+      </c>
+      <c r="C74" t="str">
+        <v>MYCPS9022A</v>
+      </c>
+      <c r="D74">
+        <v>72270</v>
+      </c>
+      <c r="E74">
+        <v>2</v>
+      </c>
+      <c r="F74">
+        <v>70824.6</v>
+      </c>
+      <c r="G74">
+        <v>1445.4</v>
+      </c>
+      <c r="H74" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I74" t="str">
+        <v>DURGA PRASAD</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="1">
+        <v>46193</v>
+      </c>
+      <c r="B75" t="str">
+        <v>YASHPAL SAINI</v>
+      </c>
+      <c r="C75" t="str">
+        <v>BYTPS8219K</v>
+      </c>
+      <c r="D75">
+        <v>50000</v>
+      </c>
+      <c r="E75">
+        <v>2</v>
+      </c>
+      <c r="F75">
+        <v>49000</v>
+      </c>
+      <c r="G75">
+        <v>1000</v>
+      </c>
+      <c r="H75" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I75" t="str">
+        <v>YASHPAL OFFICE SALES</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="1">
+        <v>46193</v>
+      </c>
+      <c r="B76" t="str">
+        <v>KAPIL KUMAR</v>
+      </c>
+      <c r="C76" t="str">
+        <v>KYMPK2795C</v>
+      </c>
+      <c r="D76">
+        <v>19590</v>
+      </c>
+      <c r="E76">
+        <v>2</v>
+      </c>
+      <c r="F76">
+        <v>19198.2</v>
+      </c>
+      <c r="G76">
+        <v>391.8</v>
+      </c>
+      <c r="H76" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I76" t="str">
+        <v>KAPIL KUMAR GARIMA FINANCE</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="1">
+        <v>46193</v>
+      </c>
+      <c r="B77" t="str">
+        <v>POOJA KUMARI</v>
+      </c>
+      <c r="C77" t="str">
+        <v>CPHPP2263Q</v>
+      </c>
+      <c r="D77">
+        <v>3880</v>
+      </c>
+      <c r="E77">
+        <v>2</v>
+      </c>
+      <c r="F77">
+        <v>3802.4</v>
+      </c>
+      <c r="G77">
+        <v>77.6</v>
+      </c>
+      <c r="H77" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I77" t="str">
+        <v>ABHIMANYU GURGAON</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="1">
+        <v>46195</v>
+      </c>
+      <c r="B78" t="str">
+        <v>DEEPAK KUMAR</v>
+      </c>
+      <c r="C78" t="str">
+        <v>ARWPK6201G</v>
+      </c>
+      <c r="D78">
+        <v>35000</v>
+      </c>
+      <c r="E78">
+        <v>2</v>
+      </c>
+      <c r="F78">
+        <v>34300</v>
+      </c>
+      <c r="G78">
+        <v>700</v>
+      </c>
+      <c r="H78" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I78" t="str">
         <v>DEEPAK CANDITMONEY</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:J72"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J78"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>paymentDate</v>
+      </c>
+      <c r="B1" t="str">
+        <v>panName</v>
+      </c>
+      <c r="C1" t="str">
+        <v>panNumber</v>
+      </c>
+      <c r="D1" t="str">
+        <v>amount</v>
+      </c>
+      <c r="E1" t="str">
+        <v>tdsRate</v>
+      </c>
+      <c r="F1" t="str">
+        <v>netAmt</v>
+      </c>
+      <c r="G1" t="str">
+        <v>tdsAmt</v>
+      </c>
+      <c r="H1" t="str">
+        <v>categoryName</v>
+      </c>
+      <c r="I1" t="str">
+        <v>displayName</v>
+      </c>
+      <c r="J1" t="str">
+        <v>account</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1">
+        <v>46182</v>
+      </c>
+      <c r="B2" t="str">
+        <v>VIJAY RAJA AND COMPANY</v>
+      </c>
+      <c r="C2" t="str">
+        <v>ACXPR7355N</v>
+      </c>
+      <c r="D2">
+        <v>85820</v>
+      </c>
+      <c r="E2">
+        <v>10</v>
+      </c>
+      <c r="F2">
+        <v>77238</v>
+      </c>
+      <c r="G2">
+        <v>8582</v>
+      </c>
+      <c r="H2" t="str">
+        <v>194I</v>
+      </c>
+      <c r="I2" t="str">
+        <v>VIJAY ONWER</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:J2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>194H</vt:lpstr>
+      <vt:lpstr>194I</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>