--- v3 (2026-06-23)
+++ v4 (2026-08-26)
@@ -413,2369 +413,2717 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J78"/>
+  <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>paymentDate</v>
       </c>
       <c r="B1" t="str">
         <v>panName</v>
       </c>
       <c r="C1" t="str">
         <v>panNumber</v>
       </c>
       <c r="D1" t="str">
         <v>amount</v>
       </c>
       <c r="E1" t="str">
         <v>tdsRate</v>
       </c>
       <c r="F1" t="str">
         <v>netAmt</v>
       </c>
       <c r="G1" t="str">
         <v>tdsAmt</v>
       </c>
       <c r="H1" t="str">
         <v>categoryName</v>
       </c>
       <c r="I1" t="str">
         <v>displayName</v>
       </c>
       <c r="J1" t="str">
         <v>account</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1">
-        <v>46174</v>
+        <v>46237</v>
       </c>
       <c r="B2" t="str">
-        <v>YUSUF ALI</v>
+        <v>PARDEEP</v>
       </c>
       <c r="C2" t="str">
-        <v>BZVPA5156N</v>
+        <v>CHRPP1676H</v>
       </c>
       <c r="D2">
-        <v>41000</v>
+        <v>208227</v>
       </c>
       <c r="E2">
         <v>2</v>
       </c>
       <c r="F2">
-        <v>40180</v>
+        <v>204062.46</v>
       </c>
       <c r="G2">
-        <v>820</v>
+        <v>4164.54</v>
       </c>
       <c r="H2" t="str">
         <v>194H</v>
       </c>
       <c r="I2" t="str">
-        <v>YUSUF BHIWADI</v>
+        <v>PARDEEP BHIWANI</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1">
-        <v>46175</v>
+        <v>46238</v>
       </c>
       <c r="B3" t="str">
-        <v>HANASIRA</v>
+        <v>KRISHAN KUMAR</v>
       </c>
       <c r="C3" t="str">
-        <v>BGIPH8341E</v>
+        <v>JGLPK5515G</v>
       </c>
       <c r="D3">
-        <v>60185.5</v>
+        <v>5000</v>
       </c>
       <c r="E3">
         <v>2</v>
       </c>
       <c r="F3">
-        <v>58981.79</v>
+        <v>4900</v>
       </c>
       <c r="G3">
-        <v>1203.71</v>
+        <v>100</v>
       </c>
       <c r="H3" t="str">
         <v>194H</v>
       </c>
       <c r="I3" t="str">
-        <v>YUSUF BHIWADI</v>
+        <v>KRISHAN NANGALIYA</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1">
-        <v>46175</v>
+        <v>46238</v>
       </c>
       <c r="B4" t="str">
-        <v>VINOD KUMAR</v>
+        <v>SHEELA DEVI</v>
       </c>
       <c r="C4" t="str">
-        <v>FXSPK7959C</v>
+        <v>CFPPD2070H</v>
       </c>
       <c r="D4">
-        <v>62100</v>
+        <v>894614</v>
       </c>
       <c r="E4">
         <v>2</v>
       </c>
       <c r="F4">
-        <v>60858</v>
+        <v>876721.72</v>
       </c>
       <c r="G4">
-        <v>1242</v>
+        <v>17892.28</v>
       </c>
       <c r="H4" t="str">
         <v>194H</v>
       </c>
       <c r="I4" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>NAVEEN YADAV MODEL TOWN</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1">
-        <v>46175</v>
+        <v>46238</v>
       </c>
       <c r="B5" t="str">
-        <v>SAPANA</v>
+        <v>ABHIMANYU</v>
       </c>
       <c r="C5" t="str">
-        <v>TNXPS5358J</v>
+        <v>BDPPA1895N</v>
       </c>
       <c r="D5">
-        <v>25000</v>
+        <v>10479</v>
       </c>
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
-        <v>24500</v>
+        <v>10269.42</v>
       </c>
       <c r="G5">
-        <v>500</v>
+        <v>209.58</v>
       </c>
       <c r="H5" t="str">
         <v>194H</v>
       </c>
       <c r="I5" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>ABHIMANYU GURGAON</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1">
-        <v>46175</v>
+        <v>46238</v>
       </c>
       <c r="B6" t="str">
-        <v>NISHA KUMARI</v>
+        <v>MAHESH KUMAR</v>
       </c>
       <c r="C6" t="str">
-        <v>FONPK4360H</v>
+        <v>CMFPK2767P</v>
       </c>
       <c r="D6">
-        <v>6400</v>
+        <v>887942</v>
       </c>
       <c r="E6">
         <v>2</v>
       </c>
       <c r="F6">
-        <v>6272</v>
+        <v>870183.16</v>
       </c>
       <c r="G6">
-        <v>128</v>
+        <v>17758.84</v>
       </c>
       <c r="H6" t="str">
         <v>194H</v>
       </c>
       <c r="I6" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>MAHESH ALWAR SALES TEAM</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1">
-        <v>46175</v>
+        <v>46238</v>
       </c>
       <c r="B7" t="str">
-        <v>MONIKA</v>
+        <v>YOGENDER KUMAR</v>
       </c>
       <c r="C7" t="str">
-        <v>CYKPJ9465N</v>
+        <v>JWLPK8241R</v>
       </c>
       <c r="D7">
-        <v>4850</v>
+        <v>232727</v>
       </c>
       <c r="E7">
         <v>2</v>
       </c>
       <c r="F7">
-        <v>4753</v>
+        <v>228072.46</v>
       </c>
       <c r="G7">
-        <v>97</v>
+        <v>4654.54</v>
       </c>
       <c r="H7" t="str">
         <v>194H</v>
       </c>
       <c r="I7" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>YOGENDER NARNAUL DSA</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1">
-        <v>46175</v>
+        <v>46238</v>
       </c>
       <c r="B8" t="str">
-        <v>PUNAM</v>
+        <v>ROHIT KUMAR</v>
       </c>
       <c r="C8" t="str">
-        <v>DYUPP4371L</v>
+        <v>FAQPK7751B</v>
       </c>
       <c r="D8">
-        <v>183510</v>
+        <v>50000</v>
       </c>
       <c r="E8">
         <v>2</v>
       </c>
       <c r="F8">
-        <v>179839.8</v>
+        <v>49000</v>
       </c>
       <c r="G8">
-        <v>3670.2</v>
+        <v>1000</v>
       </c>
       <c r="H8" t="str">
         <v>194H</v>
       </c>
       <c r="I8" t="str">
-        <v>SACHIN MOHAN</v>
+        <v>ROHIT KUMAR ANMOL FINANCE</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1">
-        <v>46175</v>
+        <v>46239</v>
       </c>
       <c r="B9" t="str">
-        <v>PHOOL SINGH</v>
+        <v>SHIV KUMAR</v>
       </c>
       <c r="C9" t="str">
-        <v>EDPPS4342F</v>
+        <v>DGEPK5294M</v>
       </c>
       <c r="D9">
-        <v>117854</v>
+        <v>373892.4</v>
       </c>
       <c r="E9">
         <v>2</v>
       </c>
       <c r="F9">
-        <v>115496.92</v>
+        <v>366414.55</v>
       </c>
       <c r="G9">
-        <v>2357.08</v>
+        <v>7477.85</v>
       </c>
       <c r="H9" t="str">
         <v>194H</v>
       </c>
       <c r="I9" t="str">
-        <v>Phool Singh Bhiwadi</v>
+        <v>SHIV KUMAR REWARI</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1">
-        <v>46175</v>
+        <v>46239</v>
       </c>
       <c r="B10" t="str">
-        <v>VIKASH JANGID</v>
+        <v>YOGI</v>
       </c>
       <c r="C10" t="str">
-        <v>AXKPJ3664Q</v>
+        <v>AZZPY5706D</v>
       </c>
       <c r="D10">
-        <v>100000</v>
+        <v>40000</v>
       </c>
       <c r="E10">
         <v>2</v>
       </c>
       <c r="F10">
-        <v>98000</v>
+        <v>39200</v>
       </c>
       <c r="G10">
-        <v>2000</v>
+        <v>800</v>
       </c>
       <c r="H10" t="str">
         <v>194H</v>
       </c>
       <c r="I10" t="str">
-        <v>VIKAS JANGID</v>
+        <v>YOGI</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1">
-        <v>46176</v>
+        <v>46239</v>
       </c>
       <c r="B11" t="str">
-        <v>YOGENDER KUMAR</v>
+        <v>NARDEV SINGH</v>
       </c>
       <c r="C11" t="str">
-        <v>JWLPK8241R</v>
+        <v>CZSPS3873E</v>
       </c>
       <c r="D11">
-        <v>222758</v>
+        <v>573661.1</v>
       </c>
       <c r="E11">
         <v>2</v>
       </c>
       <c r="F11">
-        <v>218302.84</v>
+        <v>562187.88</v>
       </c>
       <c r="G11">
-        <v>4455.16</v>
+        <v>11473.22</v>
       </c>
       <c r="H11" t="str">
         <v>194H</v>
       </c>
       <c r="I11" t="str">
-        <v>YOGENDER NARNAUL DSA</v>
+        <v>NARDEV SALES TEAM</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1">
-        <v>46176</v>
+        <v>46239</v>
       </c>
       <c r="B12" t="str">
-        <v>JITENDER KUMAR</v>
+        <v>PARVEEN KUMAR</v>
       </c>
       <c r="C12" t="str">
-        <v>GOYPK1128H</v>
+        <v>FFUPK6900P</v>
       </c>
       <c r="D12">
-        <v>90749.9</v>
+        <v>24220.4</v>
       </c>
       <c r="E12">
         <v>2</v>
       </c>
       <c r="F12">
-        <v>88934.9</v>
+        <v>23735.99</v>
       </c>
       <c r="G12">
-        <v>1815</v>
+        <v>484.41</v>
       </c>
       <c r="H12" t="str">
         <v>194H</v>
       </c>
       <c r="I12" t="str">
-        <v>Jitendera Bhiwadi</v>
+        <v>PARVEEN KARNAL DSA</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1">
-        <v>46176</v>
+        <v>46239</v>
       </c>
       <c r="B13" t="str">
-        <v>JITENDER KUMAR</v>
+        <v>NARESH KUMAR SAINI</v>
       </c>
       <c r="C13" t="str">
-        <v>GOYPK1128H</v>
+        <v>GWVPS2854H</v>
       </c>
       <c r="D13">
-        <v>11480</v>
+        <v>100000</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13">
-        <v>11250.4</v>
+        <v>98000</v>
       </c>
       <c r="G13">
-        <v>229.6</v>
+        <v>2000</v>
       </c>
       <c r="H13" t="str">
         <v>194H</v>
       </c>
       <c r="I13" t="str">
-        <v>Jitendera Bhiwadi</v>
+        <v>TEJPAL SAINI BHIWADI</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1">
-        <v>46176</v>
+        <v>46239</v>
       </c>
       <c r="B14" t="str">
-        <v>DEEPAK KUMAR</v>
+        <v>TEJPAL SAINI</v>
       </c>
       <c r="C14" t="str">
-        <v>ARWPK6201G</v>
+        <v>GGPPS0491Q</v>
       </c>
       <c r="D14">
-        <v>161075.47</v>
+        <v>104766</v>
       </c>
       <c r="E14">
         <v>2</v>
       </c>
       <c r="F14">
-        <v>157853.96</v>
+        <v>102670.68</v>
       </c>
       <c r="G14">
-        <v>3221.51</v>
+        <v>2095.32</v>
       </c>
       <c r="H14" t="str">
         <v>194H</v>
       </c>
       <c r="I14" t="str">
-        <v>DEEPAK CANDITMONEY</v>
+        <v>TEJPAL SAINI BHIWADI</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1">
-        <v>46176</v>
+        <v>46239</v>
       </c>
       <c r="B15" t="str">
-        <v>LITESH</v>
+        <v>HARISH MEERPUR</v>
       </c>
       <c r="C15" t="str">
-        <v>BJQPL5824D</v>
+        <v>IHOPK4949F</v>
       </c>
       <c r="D15">
-        <v>143282.4</v>
+        <v>7750</v>
       </c>
       <c r="E15">
         <v>2</v>
       </c>
       <c r="F15">
-        <v>140416.75</v>
+        <v>7595</v>
       </c>
       <c r="G15">
-        <v>2865.65</v>
+        <v>155</v>
       </c>
       <c r="H15" t="str">
         <v>194H</v>
       </c>
       <c r="I15" t="str">
-        <v>LITESH YADAV KALUWAS</v>
+        <v>HARISH MEERPUR</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1">
-        <v>46176</v>
+        <v>46239</v>
       </c>
       <c r="B16" t="str">
-        <v>MAHESH KUMAR</v>
+        <v>DEEPAK KUMAR DUBEY</v>
       </c>
       <c r="C16" t="str">
-        <v>CMFPK2767P</v>
+        <v>BVSPD6554L</v>
       </c>
       <c r="D16">
-        <v>352838</v>
+        <v>90900</v>
       </c>
       <c r="E16">
         <v>2</v>
       </c>
       <c r="F16">
-        <v>345781.24</v>
+        <v>89082</v>
       </c>
       <c r="G16">
-        <v>7056.76</v>
+        <v>1818</v>
       </c>
       <c r="H16" t="str">
         <v>194H</v>
       </c>
       <c r="I16" t="str">
-        <v>MAHESH ALWAR SALES TEAM</v>
+        <v>Jitendera Bhiwadi</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1">
-        <v>46176</v>
+        <v>46239</v>
       </c>
       <c r="B17" t="str">
-        <v>SURENDRA KUMAR</v>
+        <v>JITENDER KUMAR</v>
       </c>
       <c r="C17" t="str">
-        <v>BQBPK3761L</v>
+        <v>GOYPK1128H</v>
       </c>
       <c r="D17">
-        <v>300000</v>
+        <v>150699.7</v>
       </c>
       <c r="E17">
         <v>2</v>
       </c>
       <c r="F17">
-        <v>294000</v>
+        <v>147685.71</v>
       </c>
       <c r="G17">
-        <v>6000</v>
+        <v>3013.99</v>
       </c>
       <c r="H17" t="str">
         <v>194H</v>
       </c>
       <c r="I17" t="str">
-        <v>SURENDER ALWAR SALES TEAM</v>
+        <v>Jitendera Bhiwadi</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1">
-        <v>46176</v>
+        <v>46239</v>
       </c>
       <c r="B18" t="str">
-        <v>SANDEEP KUMAR</v>
+        <v>ROHIT KUMAR</v>
       </c>
       <c r="C18" t="str">
-        <v>BBSPK8988B</v>
+        <v>FAQPK7751B</v>
       </c>
       <c r="D18">
-        <v>60000</v>
+        <v>70000</v>
       </c>
       <c r="E18">
         <v>2</v>
       </c>
       <c r="F18">
-        <v>58800</v>
+        <v>68600</v>
       </c>
       <c r="G18">
-        <v>1200</v>
+        <v>1400</v>
       </c>
       <c r="H18" t="str">
         <v>194H</v>
       </c>
       <c r="I18" t="str">
-        <v>SANDEEP KUMAR REWARI</v>
+        <v>ROHIT KUMAR ANMOL FINANCE</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1">
-        <v>46176</v>
+        <v>46239</v>
       </c>
       <c r="B19" t="str">
-        <v>JYOTI SHARMA</v>
+        <v>MANJEET</v>
       </c>
       <c r="C19" t="str">
-        <v>KQLPK2554N</v>
+        <v>CSPPM7645L</v>
       </c>
       <c r="D19">
-        <v>67500</v>
+        <v>5510</v>
       </c>
       <c r="E19">
         <v>2</v>
       </c>
       <c r="F19">
-        <v>66150</v>
+        <v>5399.8</v>
       </c>
       <c r="G19">
-        <v>1350</v>
+        <v>110.2</v>
       </c>
       <c r="H19" t="str">
         <v>194H</v>
       </c>
       <c r="I19" t="str">
-        <v>SANDEEP SHARMA</v>
+        <v>MANJEET CHILLAR</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1">
-        <v>46177</v>
+        <v>46239</v>
       </c>
       <c r="B20" t="str">
-        <v>SHIV KUMAR</v>
+        <v>SUBHASH CHAND YADAV</v>
       </c>
       <c r="C20" t="str">
-        <v>DGEPK5294M</v>
+        <v>AOFPY5226B</v>
       </c>
       <c r="D20">
-        <v>167761</v>
+        <v>60853.9</v>
       </c>
       <c r="E20">
         <v>2</v>
       </c>
       <c r="F20">
-        <v>164405.78</v>
+        <v>59636.82</v>
       </c>
       <c r="G20">
-        <v>3355.22</v>
+        <v>1217.08</v>
       </c>
       <c r="H20" t="str">
         <v>194H</v>
       </c>
       <c r="I20" t="str">
-        <v>SHIV KUMAR REWARI</v>
+        <v>MANOJ PAOTA</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1">
-        <v>46177</v>
+        <v>46239</v>
       </c>
       <c r="B21" t="str">
-        <v>NARDEV SINGH</v>
+        <v>GOURAV KUMAR</v>
       </c>
       <c r="C21" t="str">
-        <v>CZSPS3873E</v>
+        <v>EBYPK8616P</v>
       </c>
       <c r="D21">
-        <v>205830</v>
+        <v>50586.3</v>
       </c>
       <c r="E21">
         <v>2</v>
       </c>
       <c r="F21">
-        <v>201713.4</v>
+        <v>49574.57</v>
       </c>
       <c r="G21">
-        <v>4116.6</v>
+        <v>1011.73</v>
       </c>
       <c r="H21" t="str">
         <v>194H</v>
       </c>
       <c r="I21" t="str">
-        <v>NARDEV SALES TEAM</v>
+        <v>GOURAV ALWAR SALES</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1">
-        <v>46177</v>
+        <v>46239</v>
       </c>
       <c r="B22" t="str">
-        <v>SAJID</v>
+        <v>SAHIL</v>
       </c>
       <c r="C22" t="str">
-        <v>CTDPS8366P</v>
+        <v>KWTPS6850P</v>
       </c>
       <c r="D22">
-        <v>95205</v>
+        <v>35739.22</v>
       </c>
       <c r="E22">
         <v>2</v>
       </c>
       <c r="F22">
-        <v>93300.9</v>
+        <v>35024.44</v>
       </c>
       <c r="G22">
-        <v>1904.1</v>
+        <v>714.78</v>
       </c>
       <c r="H22" t="str">
         <v>194H</v>
       </c>
       <c r="I22" t="str">
-        <v>SACHIN MOHAN</v>
+        <v>DEEPAK CANDITMONEY</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1">
-        <v>46177</v>
+        <v>46239</v>
       </c>
       <c r="B23" t="str">
-        <v>SABNAM</v>
+        <v>SUSHILA RANI</v>
       </c>
       <c r="C23" t="str">
-        <v>NEBPS1070C</v>
+        <v>ATCPR7878Q</v>
       </c>
       <c r="D23">
-        <v>357952.6</v>
+        <v>49325.38</v>
       </c>
       <c r="E23">
         <v>2</v>
       </c>
       <c r="F23">
-        <v>350793.55</v>
+        <v>48338.87</v>
       </c>
       <c r="G23">
-        <v>7159.05</v>
+        <v>986.51</v>
       </c>
       <c r="H23" t="str">
         <v>194H</v>
       </c>
       <c r="I23" t="str">
-        <v>LAKHMI MEWAT</v>
+        <v>Sushila Rani</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1">
-        <v>46177</v>
+        <v>46239</v>
       </c>
       <c r="B24" t="str">
-        <v>SUKHJEET</v>
+        <v>NISHA KUMARI</v>
       </c>
       <c r="C24" t="str">
-        <v>BOPPS0715A</v>
+        <v>FONPK4360H</v>
       </c>
       <c r="D24">
-        <v>45382</v>
+        <v>50000</v>
       </c>
       <c r="E24">
         <v>2</v>
       </c>
       <c r="F24">
-        <v>44474.36</v>
+        <v>49000</v>
       </c>
       <c r="G24">
-        <v>907.64</v>
+        <v>1000</v>
       </c>
       <c r="H24" t="str">
         <v>194H</v>
       </c>
       <c r="I24" t="str">
-        <v>SUKHJEET BHIWADI</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
-        <v>46178</v>
+        <v>46239</v>
       </c>
       <c r="B25" t="str">
-        <v>KARAMBIR SINGH</v>
+        <v>VINOD KUMAR</v>
       </c>
       <c r="C25" t="str">
-        <v>BQUPS9538J</v>
+        <v>FXSPK7959C</v>
       </c>
       <c r="D25">
-        <v>15177.55</v>
+        <v>103900</v>
       </c>
       <c r="E25">
         <v>2</v>
       </c>
       <c r="F25">
-        <v>14874</v>
+        <v>101822</v>
       </c>
       <c r="G25">
-        <v>303.55</v>
+        <v>2078</v>
       </c>
       <c r="H25" t="str">
         <v>194H</v>
       </c>
       <c r="I25" t="str">
-        <v>KARAMBIR REWARI</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
-        <v>46178</v>
+        <v>46239</v>
       </c>
       <c r="B26" t="str">
-        <v>VANDANA SHARMA</v>
+        <v>SAPANA</v>
       </c>
       <c r="C26" t="str">
-        <v>MYCPS9022A</v>
+        <v>TNXPS5358J</v>
       </c>
       <c r="D26">
-        <v>26621</v>
+        <v>50000</v>
       </c>
       <c r="E26">
         <v>2</v>
       </c>
       <c r="F26">
-        <v>26088.58</v>
+        <v>49000</v>
       </c>
       <c r="G26">
-        <v>532.42</v>
+        <v>1000</v>
       </c>
       <c r="H26" t="str">
         <v>194H</v>
       </c>
       <c r="I26" t="str">
-        <v>DURGA PRASAD</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
-        <v>46179</v>
+        <v>46239</v>
       </c>
       <c r="B27" t="str">
-        <v>SUMIT KHANDELWAL</v>
+        <v>PHOOL SINGH</v>
       </c>
       <c r="C27" t="str">
-        <v>DPGPK5713G</v>
+        <v>EDPPS4342F</v>
       </c>
       <c r="D27">
-        <v>10000</v>
+        <v>206194.1</v>
       </c>
       <c r="E27">
         <v>2</v>
       </c>
       <c r="F27">
-        <v>9800</v>
+        <v>202070.22</v>
       </c>
       <c r="G27">
-        <v>200</v>
+        <v>4123.88</v>
       </c>
       <c r="H27" t="str">
         <v>194H</v>
       </c>
       <c r="I27" t="str">
-        <v>KARAN MATHURA</v>
+        <v>Phool Singh Bhiwadi</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
-        <v>46181</v>
+        <v>46239</v>
       </c>
       <c r="B28" t="str">
-        <v>PARVEEN KUMAR</v>
+        <v>SURAJ</v>
       </c>
       <c r="C28" t="str">
-        <v>FFUPK6900P</v>
+        <v>JGWPS6712J</v>
       </c>
       <c r="D28">
-        <v>10530</v>
+        <v>12000</v>
       </c>
       <c r="E28">
         <v>2</v>
       </c>
       <c r="F28">
-        <v>10319.4</v>
+        <v>11760</v>
       </c>
       <c r="G28">
-        <v>210.6</v>
+        <v>240</v>
       </c>
       <c r="H28" t="str">
         <v>194H</v>
       </c>
       <c r="I28" t="str">
-        <v>PARVEEN KARNAL DSA</v>
+        <v>SURAJ KOSLI</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
-        <v>46182</v>
+        <v>46240</v>
       </c>
       <c r="B29" t="str">
-        <v>MANJEET</v>
+        <v>ROHIT SINGH CHAUHAN</v>
       </c>
       <c r="C29" t="str">
-        <v>CSPPM7645L</v>
+        <v>BOXPC6403H</v>
       </c>
       <c r="D29">
-        <v>28762.2</v>
+        <v>20000</v>
       </c>
       <c r="E29">
         <v>2</v>
       </c>
       <c r="F29">
-        <v>28186.96</v>
+        <v>19600</v>
       </c>
       <c r="G29">
-        <v>575.24</v>
+        <v>400</v>
       </c>
       <c r="H29" t="str">
         <v>194H</v>
       </c>
       <c r="I29" t="str">
-        <v>MANJEET CHILLAR</v>
+        <v>ROHIT CHAUHAN</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
-        <v>46182</v>
+        <v>46241</v>
       </c>
       <c r="B30" t="str">
-        <v>TEJPAL SAINI</v>
+        <v>PUNAM</v>
       </c>
       <c r="C30" t="str">
-        <v>GGPPS0491Q</v>
+        <v>DYUPP4371L</v>
       </c>
       <c r="D30">
-        <v>48267.6</v>
+        <v>217351.78</v>
       </c>
       <c r="E30">
         <v>2</v>
       </c>
       <c r="F30">
-        <v>47302.25</v>
+        <v>213004.74</v>
       </c>
       <c r="G30">
-        <v>965.35</v>
+        <v>4347.04</v>
       </c>
       <c r="H30" t="str">
         <v>194H</v>
       </c>
       <c r="I30" t="str">
-        <v>TEJPAL SAINI BHIWADI</v>
+        <v>SACHIN MOHAN</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
-        <v>46182</v>
+        <v>46241</v>
       </c>
       <c r="B31" t="str">
-        <v>SUMIT GUPTA</v>
+        <v>VANDANA SHARMA</v>
       </c>
       <c r="C31" t="str">
-        <v>AKFPG6106L</v>
+        <v>MYCPS9022A</v>
       </c>
       <c r="D31">
-        <v>40000</v>
+        <v>105948.6</v>
       </c>
       <c r="E31">
         <v>2</v>
       </c>
       <c r="F31">
-        <v>39200</v>
+        <v>103829.63</v>
       </c>
       <c r="G31">
-        <v>800</v>
+        <v>2118.97</v>
       </c>
       <c r="H31" t="str">
         <v>194H</v>
       </c>
       <c r="I31" t="str">
-        <v>SUMIT GUPTA</v>
+        <v>DURGA PRASAD</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1">
-        <v>46182</v>
+        <v>46241</v>
       </c>
       <c r="B32" t="str">
-        <v>PAWAN SHARMA</v>
+        <v>KAVITA</v>
       </c>
       <c r="C32" t="str">
-        <v>BDZPS0045Q</v>
+        <v>FDTPK8043J</v>
       </c>
       <c r="D32">
-        <v>67500</v>
+        <v>10000</v>
       </c>
       <c r="E32">
         <v>2</v>
       </c>
       <c r="F32">
-        <v>66150</v>
+        <v>9800</v>
       </c>
       <c r="G32">
-        <v>1350</v>
+        <v>200</v>
       </c>
       <c r="H32" t="str">
         <v>194H</v>
       </c>
       <c r="I32" t="str">
-        <v>PAWAN SHARMA</v>
+        <v>KAVITA</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1">
-        <v>46182</v>
+        <v>46241</v>
       </c>
       <c r="B33" t="str">
-        <v>HARI OM SHARMA</v>
+        <v>SABNAM</v>
       </c>
       <c r="C33" t="str">
-        <v>KWOPS0353C</v>
+        <v>NEBPS1070C</v>
       </c>
       <c r="D33">
-        <v>97200</v>
+        <v>244095.3</v>
       </c>
       <c r="E33">
         <v>2</v>
       </c>
       <c r="F33">
-        <v>95256</v>
+        <v>239213.39</v>
       </c>
       <c r="G33">
-        <v>1944</v>
+        <v>4881.91</v>
       </c>
       <c r="H33" t="str">
         <v>194H</v>
       </c>
       <c r="I33" t="str">
-        <v>HARIOM SHARMA KOSHI KALAN</v>
+        <v>LAKHMI MEWAT</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1">
-        <v>46182</v>
+        <v>46241</v>
       </c>
       <c r="B34" t="str">
-        <v>HARISH</v>
+        <v>HANASIRA</v>
       </c>
       <c r="C34" t="str">
-        <v>EACPK8124H</v>
+        <v>BGIPH8341E</v>
       </c>
       <c r="D34">
-        <v>28560</v>
+        <v>150000</v>
       </c>
       <c r="E34">
         <v>2</v>
       </c>
       <c r="F34">
-        <v>27988.8</v>
+        <v>147000</v>
       </c>
       <c r="G34">
-        <v>571.2</v>
+        <v>3000</v>
       </c>
       <c r="H34" t="str">
         <v>194H</v>
       </c>
       <c r="I34" t="str">
-        <v>HARISH BANSIWAL</v>
+        <v>YUSUF BHIWADI</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1">
-        <v>46182</v>
+        <v>46241</v>
       </c>
       <c r="B35" t="str">
-        <v>SHOKIN MOHD</v>
+        <v>JITENDER KUMAR</v>
       </c>
       <c r="C35" t="str">
-        <v>CRGPM4611J</v>
+        <v>GOYPK1128H</v>
       </c>
       <c r="D35">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E35">
         <v>2</v>
       </c>
       <c r="F35">
-        <v>9800</v>
+        <v>4900</v>
       </c>
       <c r="G35">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="H35" t="str">
         <v>194H</v>
       </c>
       <c r="I35" t="str">
-        <v>SHOKIN MOHD</v>
+        <v>Jitendera Bhiwadi</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1">
-        <v>46182</v>
+        <v>46241</v>
       </c>
       <c r="B36" t="str">
-        <v>ROHIT SINGH CHAUHAN</v>
+        <v>PREETI</v>
       </c>
       <c r="C36" t="str">
-        <v>BOXPC6403H</v>
+        <v>EHOPP7926M</v>
       </c>
       <c r="D36">
-        <v>25000</v>
+        <v>23568.3</v>
       </c>
       <c r="E36">
         <v>2</v>
       </c>
       <c r="F36">
-        <v>24500</v>
+        <v>23096.93</v>
       </c>
       <c r="G36">
-        <v>500</v>
+        <v>471.37</v>
       </c>
       <c r="H36" t="str">
         <v>194H</v>
       </c>
       <c r="I36" t="str">
-        <v>ROHIT CHAUHAN</v>
+        <v>MANISH NEW SALES</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1">
-        <v>46182</v>
+        <v>46242</v>
       </c>
       <c r="B37" t="str">
-        <v>NARESH YADAV</v>
+        <v>RAKESH KUMAR</v>
       </c>
       <c r="C37" t="str">
-        <v>AOZPY0970N</v>
+        <v>BASPK3907K</v>
       </c>
       <c r="D37">
-        <v>77600</v>
+        <v>37050</v>
       </c>
       <c r="E37">
         <v>2</v>
       </c>
       <c r="F37">
-        <v>76048</v>
+        <v>36309</v>
       </c>
       <c r="G37">
-        <v>1552</v>
+        <v>741</v>
       </c>
       <c r="H37" t="str">
         <v>194H</v>
       </c>
       <c r="I37" t="str">
-        <v>SURENDER ALWAR SALES TEAM</v>
+        <v>RAKESH KATARIA</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1">
-        <v>46182</v>
+        <v>46244</v>
       </c>
       <c r="B38" t="str">
         <v>KARANPAL SINGH ARYA</v>
       </c>
       <c r="C38" t="str">
         <v>AJMPA9918N</v>
       </c>
       <c r="D38">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="E38">
         <v>2</v>
       </c>
       <c r="F38">
-        <v>9800</v>
+        <v>19600</v>
       </c>
       <c r="G38">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="H38" t="str">
         <v>194H</v>
       </c>
       <c r="I38" t="str">
         <v>KARAN MATHURA</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1">
-        <v>46182</v>
+        <v>46244</v>
       </c>
       <c r="B39" t="str">
-        <v>SARVESH KUMAR SINGH</v>
+        <v>PRAKASH VEER</v>
       </c>
       <c r="C39" t="str">
-        <v>FACPS5039C</v>
+        <v>BHNPP6380F</v>
       </c>
       <c r="D39">
-        <v>223651</v>
+        <v>493898.64</v>
       </c>
       <c r="E39">
         <v>2</v>
       </c>
       <c r="F39">
-        <v>219177.98</v>
+        <v>484020.67</v>
       </c>
       <c r="G39">
-        <v>4473.02</v>
+        <v>9877.97</v>
       </c>
       <c r="H39" t="str">
         <v>194H</v>
       </c>
       <c r="I39" t="str">
-        <v>SARVESH UP DSA</v>
+        <v>PARKASH VEER PARDHAN</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1">
-        <v>46182</v>
+        <v>46245</v>
       </c>
       <c r="B40" t="str">
-        <v>RAJESH KUMAR</v>
+        <v>MONIKA</v>
       </c>
       <c r="C40" t="str">
-        <v>BJPPK5751F</v>
+        <v>AWPPM9338N</v>
       </c>
       <c r="D40">
-        <v>75000</v>
+        <v>14102.32</v>
       </c>
       <c r="E40">
         <v>2</v>
       </c>
       <c r="F40">
-        <v>73500</v>
+        <v>13820.27</v>
       </c>
       <c r="G40">
-        <v>1500</v>
+        <v>282.05</v>
       </c>
       <c r="H40" t="str">
         <v>194H</v>
       </c>
       <c r="I40" t="str">
-        <v>Rajesh Dholpur</v>
+        <v>MONIKA BHIWADI</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1">
-        <v>46182</v>
+        <v>46245</v>
       </c>
       <c r="B41" t="str">
-        <v>MOHAMMAD SHAFI</v>
+        <v>ANSHUL SEERA</v>
       </c>
       <c r="C41" t="str">
-        <v>BHZPM7755D</v>
+        <v>AQRPA1009N</v>
       </c>
       <c r="D41">
-        <v>80000</v>
+        <v>5150</v>
       </c>
       <c r="E41">
         <v>2</v>
       </c>
       <c r="F41">
-        <v>78400</v>
+        <v>5047</v>
       </c>
       <c r="G41">
-        <v>1600</v>
+        <v>103</v>
       </c>
       <c r="H41" t="str">
         <v>194H</v>
       </c>
       <c r="I41" t="str">
-        <v>MOHAMMAD SHAFI</v>
+        <v>ANSHUL SHEERA SAGHUN CREDIT</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1">
-        <v>46183</v>
+        <v>46245</v>
       </c>
       <c r="B42" t="str">
-        <v>NEEARJ BHIWADI</v>
+        <v>SABNAM</v>
       </c>
       <c r="C42" t="str">
-        <v>FSAPK9792J</v>
+        <v>NEBPS1070C</v>
       </c>
       <c r="D42">
-        <v>78316.9</v>
+        <v>67943</v>
       </c>
       <c r="E42">
         <v>2</v>
       </c>
       <c r="F42">
-        <v>76750.56</v>
+        <v>66584.14</v>
       </c>
       <c r="G42">
-        <v>1566.34</v>
+        <v>1358.86</v>
       </c>
       <c r="H42" t="str">
         <v>194H</v>
       </c>
       <c r="I42" t="str">
-        <v>NEERAJ BHIWADI SALES</v>
+        <v>LAKHMI MEWAT</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1">
-        <v>46183</v>
+        <v>46245</v>
       </c>
       <c r="B43" t="str">
-        <v>KRANTI KUMAR</v>
+        <v>NILAM SEN</v>
       </c>
       <c r="C43" t="str">
-        <v>BCTPK8639R</v>
+        <v>OMYPS9020L</v>
       </c>
       <c r="D43">
-        <v>43400</v>
+        <v>236535.3</v>
       </c>
       <c r="E43">
         <v>2</v>
       </c>
       <c r="F43">
-        <v>42532</v>
+        <v>231804.59</v>
       </c>
       <c r="G43">
-        <v>868</v>
+        <v>4730.71</v>
       </c>
       <c r="H43" t="str">
         <v>194H</v>
       </c>
       <c r="I43" t="str">
-        <v>KRANTI REWARI</v>
+        <v>Radhika Finance</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1">
-        <v>46183</v>
+        <v>46245</v>
       </c>
       <c r="B44" t="str">
-        <v>YOGENDER</v>
+        <v>SAJID</v>
       </c>
       <c r="C44" t="str">
-        <v>BIVPY5815R</v>
+        <v>CTDPS8366P</v>
       </c>
       <c r="D44">
-        <v>66842</v>
+        <v>156348</v>
       </c>
       <c r="E44">
         <v>2</v>
       </c>
       <c r="F44">
-        <v>65505.16</v>
+        <v>153221.04</v>
       </c>
       <c r="G44">
-        <v>1336.84</v>
+        <v>3126.96</v>
       </c>
       <c r="H44" t="str">
         <v>194H</v>
       </c>
       <c r="I44" t="str">
-        <v>YASH SALE STEAM</v>
+        <v>SACHIN MOHAN</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1">
-        <v>46183</v>
+        <v>46245</v>
       </c>
       <c r="B45" t="str">
-        <v>SHEELA DEVI</v>
+        <v>BHAGIRATH</v>
       </c>
       <c r="C45" t="str">
-        <v>CFPPD2070H</v>
+        <v>EFEPB7369A</v>
       </c>
       <c r="D45">
-        <v>95774.8</v>
+        <v>170000</v>
       </c>
       <c r="E45">
         <v>2</v>
       </c>
       <c r="F45">
-        <v>93859.3</v>
+        <v>166600</v>
       </c>
       <c r="G45">
-        <v>1915.5</v>
+        <v>3400</v>
       </c>
       <c r="H45" t="str">
         <v>194H</v>
       </c>
       <c r="I45" t="str">
-        <v>NAVEEN YADAV MODEL TOWN</v>
+        <v>BHAGIRATH RAJASTHAN</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1">
-        <v>46183</v>
+        <v>46245</v>
       </c>
       <c r="B46" t="str">
-        <v>PRAKASH VEER</v>
+        <v>YOGENDER</v>
       </c>
       <c r="C46" t="str">
-        <v>BHNPP6380F</v>
+        <v>BIVPY5815R</v>
       </c>
       <c r="D46">
-        <v>82875</v>
+        <v>189099.9</v>
       </c>
       <c r="E46">
         <v>2</v>
       </c>
       <c r="F46">
-        <v>81217.5</v>
+        <v>185317.9</v>
       </c>
       <c r="G46">
-        <v>1657.5</v>
+        <v>3782</v>
       </c>
       <c r="H46" t="str">
         <v>194H</v>
       </c>
       <c r="I46" t="str">
-        <v>PARKASH VEER PARDHAN</v>
+        <v>YASH SALE STEAM</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1">
-        <v>46183</v>
+        <v>46245</v>
       </c>
       <c r="B47" t="str">
-        <v>TAJIT</v>
+        <v>JITENDRA SINGH</v>
       </c>
       <c r="C47" t="str">
-        <v>DFXPK9733M</v>
+        <v>IQKPS1826L</v>
       </c>
       <c r="D47">
-        <v>100000</v>
+        <v>153183.6</v>
       </c>
       <c r="E47">
         <v>2</v>
       </c>
       <c r="F47">
-        <v>98000</v>
+        <v>150119.93</v>
       </c>
       <c r="G47">
-        <v>2000</v>
+        <v>3063.67</v>
       </c>
       <c r="H47" t="str">
         <v>194H</v>
       </c>
       <c r="I47" t="str">
-        <v>TAJIT JHAJJAR</v>
+        <v>JITENDRA BHIWADI PHOOLBAGH</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1">
-        <v>46183</v>
+        <v>46245</v>
       </c>
       <c r="B48" t="str">
-        <v>POONAM</v>
+        <v>SARVESH KUMAR SINGH</v>
       </c>
       <c r="C48" t="str">
-        <v>GKLPP2776K</v>
+        <v>FACPS5039C</v>
       </c>
       <c r="D48">
-        <v>358843</v>
+        <v>143287.22</v>
       </c>
       <c r="E48">
         <v>2</v>
       </c>
       <c r="F48">
-        <v>351666.14</v>
+        <v>140421.48</v>
       </c>
       <c r="G48">
-        <v>7176.86</v>
+        <v>2865.74</v>
       </c>
       <c r="H48" t="str">
         <v>194H</v>
       </c>
       <c r="I48" t="str">
-        <v>KULDEEP GURGAON</v>
+        <v>SARVESH UP DSA</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1">
-        <v>46184</v>
+        <v>46245</v>
       </c>
       <c r="B49" t="str">
-        <v>SUNITA DEVI</v>
+        <v>YASHPAL SAINI</v>
       </c>
       <c r="C49" t="str">
-        <v>FJKPD8961H</v>
+        <v>BYTPS8219K</v>
       </c>
       <c r="D49">
-        <v>108313</v>
+        <v>99074</v>
       </c>
       <c r="E49">
         <v>2</v>
       </c>
       <c r="F49">
-        <v>106146.74</v>
+        <v>97092.52</v>
       </c>
       <c r="G49">
-        <v>2166.26</v>
+        <v>1981.48</v>
       </c>
       <c r="H49" t="str">
         <v>194H</v>
       </c>
       <c r="I49" t="str">
-        <v>ISHWAR SINGH</v>
+        <v>YASHPAL OFFICE SALES</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1">
-        <v>46184</v>
+        <v>46245</v>
       </c>
       <c r="B50" t="str">
-        <v>HARI PRAKASH</v>
+        <v>ANSHIKA</v>
       </c>
       <c r="C50" t="str">
-        <v>BICPP5696J</v>
+        <v>FELPA1043H</v>
       </c>
       <c r="D50">
-        <v>43212</v>
+        <v>222233.5</v>
       </c>
       <c r="E50">
         <v>2</v>
       </c>
       <c r="F50">
-        <v>42347.76</v>
+        <v>217788.83</v>
       </c>
       <c r="G50">
-        <v>864.24</v>
+        <v>4444.67</v>
       </c>
       <c r="H50" t="str">
         <v>194H</v>
       </c>
       <c r="I50" t="str">
-        <v>Hariprakash Bhiwadi</v>
+        <v>YOGESH KARAWARA</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1">
-        <v>46184</v>
+        <v>46246</v>
       </c>
       <c r="B51" t="str">
-        <v>HARI PRAKASH</v>
+        <v>JITENDER</v>
       </c>
       <c r="C51" t="str">
-        <v>BICPP5696J</v>
+        <v>ATPPJ5260R</v>
       </c>
       <c r="D51">
-        <v>43212</v>
+        <v>209852.7</v>
       </c>
       <c r="E51">
         <v>2</v>
       </c>
       <c r="F51">
-        <v>42347.76</v>
+        <v>205655.65</v>
       </c>
       <c r="G51">
-        <v>864.24</v>
+        <v>4197.05</v>
       </c>
       <c r="H51" t="str">
         <v>194H</v>
       </c>
       <c r="I51" t="str">
-        <v>Hariprakash Bhiwadi</v>
+        <v>Jitendera Garima Finance</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1">
-        <v>46184</v>
+        <v>46246</v>
       </c>
       <c r="B52" t="str">
-        <v>KUNAL SOTHWAL</v>
+        <v>AMAN KUMAR PANDE</v>
       </c>
       <c r="C52" t="str">
-        <v>NJPPS3344C</v>
+        <v>HDLPP4679F</v>
       </c>
       <c r="D52">
-        <v>30000</v>
+        <v>17750</v>
       </c>
       <c r="E52">
         <v>2</v>
       </c>
       <c r="F52">
-        <v>29400</v>
+        <v>17395</v>
       </c>
       <c r="G52">
-        <v>600</v>
+        <v>355</v>
       </c>
       <c r="H52" t="str">
         <v>194H</v>
       </c>
       <c r="I52" t="str">
-        <v>KUNAL SUNIL</v>
+        <v>JAI BHAGWAN BHIWANI SALES TEAM</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1">
-        <v>46184</v>
+        <v>46246</v>
       </c>
       <c r="B53" t="str">
-        <v>ANSHUL SEERA</v>
+        <v>VIRENDRA PRATAP SOLANKI</v>
       </c>
       <c r="C53" t="str">
-        <v>AQRPA1009N</v>
+        <v>DZKPS6599Q</v>
       </c>
       <c r="D53">
-        <v>29000</v>
+        <v>418451.16</v>
       </c>
       <c r="E53">
         <v>2</v>
       </c>
       <c r="F53">
-        <v>28420</v>
+        <v>410082.14</v>
       </c>
       <c r="G53">
-        <v>580</v>
+        <v>8369.02</v>
       </c>
       <c r="H53" t="str">
         <v>194H</v>
       </c>
       <c r="I53" t="str">
-        <v>ANSHUL SHEERA SAGHUN CREDIT</v>
+        <v>Virendera Bikaner</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1">
-        <v>46184</v>
+        <v>46246</v>
       </c>
       <c r="B54" t="str">
-        <v>ROHIT SINGH CHAUHAN</v>
+        <v>PRIYANKA</v>
       </c>
       <c r="C54" t="str">
-        <v>BOXPC6403H</v>
+        <v>CPHPP2515M</v>
       </c>
       <c r="D54">
-        <v>25000</v>
+        <v>400000</v>
       </c>
       <c r="E54">
         <v>2</v>
       </c>
       <c r="F54">
-        <v>24500</v>
+        <v>392000</v>
       </c>
       <c r="G54">
-        <v>500</v>
+        <v>8000</v>
       </c>
       <c r="H54" t="str">
         <v>194H</v>
       </c>
       <c r="I54" t="str">
-        <v>ROHIT CHAUHAN</v>
+        <v>NARDEV SALES TEAM</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1">
-        <v>46185</v>
+        <v>46247</v>
       </c>
       <c r="B55" t="str">
-        <v>SAHIL</v>
+        <v>KRISHAN KUMAR</v>
       </c>
       <c r="C55" t="str">
-        <v>KWTPS6850P</v>
+        <v>JGLPK5515G</v>
       </c>
       <c r="D55">
-        <v>32098</v>
+        <v>25000</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="F55">
-        <v>31456.04</v>
+        <v>24500</v>
       </c>
       <c r="G55">
-        <v>641.96</v>
+        <v>500</v>
       </c>
       <c r="H55" t="str">
         <v>194H</v>
       </c>
       <c r="I55" t="str">
-        <v>DEEPAK CANDITMONEY</v>
+        <v>KRISHAN NANGALIYA</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1">
-        <v>46185</v>
+        <v>46247</v>
       </c>
       <c r="B56" t="str">
-        <v>JITENDER</v>
+        <v>RAJBEER</v>
       </c>
       <c r="C56" t="str">
-        <v>ATPPJ5260R</v>
+        <v>FPBPS6355K</v>
       </c>
       <c r="D56">
-        <v>179309</v>
+        <v>92861.2</v>
       </c>
       <c r="E56">
         <v>2</v>
       </c>
       <c r="F56">
-        <v>175722.82</v>
+        <v>91003.98</v>
       </c>
       <c r="G56">
-        <v>3586.18</v>
+        <v>1857.22</v>
       </c>
       <c r="H56" t="str">
         <v>194H</v>
       </c>
       <c r="I56" t="str">
-        <v>Jitendera Garima Finance</v>
+        <v>RAJBEER TIJARA SALES</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1">
-        <v>46185</v>
+        <v>46247</v>
       </c>
       <c r="B57" t="str">
-        <v>JYOTI SHARMA</v>
+        <v>VIKASH JANGID</v>
       </c>
       <c r="C57" t="str">
-        <v>KQLPK2554N</v>
+        <v>AXKPJ3664Q</v>
       </c>
       <c r="D57">
-        <v>61465</v>
+        <v>125000</v>
       </c>
       <c r="E57">
         <v>2</v>
       </c>
       <c r="F57">
-        <v>60235.7</v>
+        <v>122500</v>
       </c>
       <c r="G57">
-        <v>1229.3</v>
+        <v>2500</v>
       </c>
       <c r="H57" t="str">
         <v>194H</v>
       </c>
       <c r="I57" t="str">
-        <v>SANDEEP SHARMA</v>
+        <v>VIKAS JANGID</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1">
-        <v>46186</v>
+        <v>46247</v>
       </c>
       <c r="B58" t="str">
-        <v>ROHIT KUMAR</v>
+        <v>MAYANK MONU</v>
       </c>
       <c r="C58" t="str">
-        <v>FAQPK7751B</v>
+        <v>BIEPY9783P</v>
       </c>
       <c r="D58">
-        <v>20000</v>
+        <v>165612.5</v>
       </c>
       <c r="E58">
         <v>2</v>
       </c>
       <c r="F58">
-        <v>19600</v>
+        <v>162300.25</v>
       </c>
       <c r="G58">
-        <v>400</v>
+        <v>3312.25</v>
       </c>
       <c r="H58" t="str">
         <v>194H</v>
       </c>
       <c r="I58" t="str">
-        <v>ROHIT KUMAR ANMOL FINANCE</v>
+        <v>MAYANK</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1">
-        <v>46188</v>
+        <v>46247</v>
       </c>
       <c r="B59" t="str">
-        <v>ASHISH</v>
+        <v>RAHUL</v>
       </c>
       <c r="C59" t="str">
-        <v>EJCPA4791R</v>
+        <v>CJEPR3426A</v>
       </c>
       <c r="D59">
-        <v>7609</v>
+        <v>14639.57</v>
       </c>
       <c r="E59">
         <v>2</v>
       </c>
       <c r="F59">
-        <v>7456.82</v>
+        <v>14346.78</v>
       </c>
       <c r="G59">
-        <v>152.18</v>
+        <v>292.79</v>
       </c>
       <c r="H59" t="str">
         <v>194H</v>
       </c>
       <c r="I59" t="str">
-        <v>ASHISH OFFICE</v>
+        <v>JEET PARSAD</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1">
-        <v>46188</v>
+        <v>46248</v>
       </c>
       <c r="B60" t="str">
-        <v>NARDEV SINGH</v>
+        <v>GAGAN YADAV</v>
       </c>
       <c r="C60" t="str">
-        <v>CZSPS3873E</v>
+        <v>AWFPY8236R</v>
       </c>
       <c r="D60">
-        <v>70000</v>
+        <v>20800</v>
       </c>
       <c r="E60">
         <v>2</v>
       </c>
       <c r="F60">
-        <v>68600</v>
+        <v>20384</v>
       </c>
       <c r="G60">
-        <v>1400</v>
+        <v>416</v>
       </c>
       <c r="H60" t="str">
         <v>194H</v>
       </c>
       <c r="I60" t="str">
-        <v>NARDEV SALES TEAM</v>
+        <v>GAGAN REWARI</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1">
-        <v>46188</v>
+        <v>46248</v>
       </c>
       <c r="B61" t="str">
-        <v>YASHPAL SAINI</v>
+        <v>MANISH KUMAR</v>
       </c>
       <c r="C61" t="str">
-        <v>BYTPS8219K</v>
+        <v>DVTPK1044K</v>
       </c>
       <c r="D61">
-        <v>100000</v>
+        <v>58294.35</v>
       </c>
       <c r="E61">
         <v>2</v>
       </c>
       <c r="F61">
-        <v>98000</v>
+        <v>57128.46</v>
       </c>
       <c r="G61">
-        <v>2000</v>
+        <v>1165.89</v>
       </c>
       <c r="H61" t="str">
         <v>194H</v>
       </c>
       <c r="I61" t="str">
-        <v>YASHPAL OFFICE SALES</v>
+        <v>MANISH REWARI SALES</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1">
-        <v>46189</v>
+        <v>46248</v>
       </c>
       <c r="B62" t="str">
-        <v>DEEPAK</v>
+        <v>SUNITA DEVI</v>
       </c>
       <c r="C62" t="str">
-        <v>IPIPD7438L</v>
+        <v>FJKPD8961H</v>
       </c>
       <c r="D62">
-        <v>30000</v>
+        <v>400000</v>
       </c>
       <c r="E62">
         <v>2</v>
       </c>
       <c r="F62">
-        <v>29400</v>
+        <v>392000</v>
       </c>
       <c r="G62">
-        <v>600</v>
+        <v>8000</v>
       </c>
       <c r="H62" t="str">
         <v>194H</v>
       </c>
       <c r="I62" t="str">
-        <v>NAVEEN SHRISHYAM FINANCE</v>
+        <v>ISHWAR SINGH</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1">
-        <v>46190</v>
+        <v>46251</v>
       </c>
       <c r="B63" t="str">
-        <v>PRIYANKA</v>
+        <v>SUNIL KUMAR</v>
       </c>
       <c r="C63" t="str">
-        <v>CPHPP2515M</v>
+        <v>BBNPK8971P</v>
       </c>
       <c r="D63">
-        <v>110824.8</v>
+        <v>102835</v>
       </c>
       <c r="E63">
         <v>2</v>
       </c>
       <c r="F63">
-        <v>108608.3</v>
+        <v>100778.3</v>
       </c>
       <c r="G63">
-        <v>2216.5</v>
+        <v>2056.7</v>
       </c>
       <c r="H63" t="str">
         <v>194H</v>
       </c>
       <c r="I63" t="str">
-        <v>NARDEV SALES TEAM</v>
+        <v>SUNIL BHARATPUR</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1">
-        <v>46190</v>
+        <v>46251</v>
       </c>
       <c r="B64" t="str">
-        <v>PREETI</v>
+        <v>POOJA</v>
       </c>
       <c r="C64" t="str">
-        <v>EHOPP7926M</v>
+        <v>CAMPP3575R</v>
       </c>
       <c r="D64">
-        <v>5202.9</v>
+        <v>56342.1</v>
       </c>
       <c r="E64">
         <v>2</v>
       </c>
       <c r="F64">
-        <v>5098.84</v>
+        <v>55215.26</v>
       </c>
       <c r="G64">
-        <v>104.06</v>
+        <v>1126.84</v>
       </c>
       <c r="H64" t="str">
         <v>194H</v>
       </c>
       <c r="I64" t="str">
-        <v>MANISH NEW SALES</v>
+        <v>NITIN CA REWARI</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1">
-        <v>46190</v>
+        <v>46251</v>
       </c>
       <c r="B65" t="str">
-        <v>SUMIT GUPTA</v>
+        <v>MAHESH KUMAR</v>
       </c>
       <c r="C65" t="str">
-        <v>AKFPG6106L</v>
+        <v>CMFPK2767P</v>
       </c>
       <c r="D65">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E65">
         <v>2</v>
       </c>
       <c r="F65">
-        <v>24500</v>
+        <v>98000</v>
       </c>
       <c r="G65">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="H65" t="str">
         <v>194H</v>
       </c>
       <c r="I65" t="str">
-        <v>SUMIT GUPTA</v>
+        <v>MAHESH ALWAR SALES TEAM</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1">
-        <v>46190</v>
+        <v>46252</v>
       </c>
       <c r="B66" t="str">
-        <v>PAWAN SHARMA</v>
+        <v>ASHISH</v>
       </c>
       <c r="C66" t="str">
-        <v>BDZPS0045Q</v>
+        <v>EJCPA4791R</v>
       </c>
       <c r="D66">
-        <v>61935.84</v>
+        <v>31431.48</v>
       </c>
       <c r="E66">
         <v>2</v>
       </c>
       <c r="F66">
-        <v>60697.12</v>
+        <v>30802.85</v>
       </c>
       <c r="G66">
-        <v>1238.72</v>
+        <v>628.63</v>
       </c>
       <c r="H66" t="str">
         <v>194H</v>
       </c>
       <c r="I66" t="str">
-        <v>PAWAN SHARMA</v>
+        <v>ASHISH OFFICE</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1">
-        <v>46190</v>
+        <v>46252</v>
       </c>
       <c r="B67" t="str">
-        <v>JITENDER KUMAR</v>
+        <v>RANJEET</v>
       </c>
       <c r="C67" t="str">
-        <v>GOYPK1128H</v>
+        <v>BHQPR5748Q</v>
       </c>
       <c r="D67">
-        <v>50000</v>
+        <v>625478.3</v>
       </c>
       <c r="E67">
         <v>2</v>
       </c>
       <c r="F67">
-        <v>49000</v>
+        <v>612968.73</v>
       </c>
       <c r="G67">
-        <v>1000</v>
+        <v>12509.57</v>
       </c>
       <c r="H67" t="str">
         <v>194H</v>
       </c>
       <c r="I67" t="str">
-        <v>Jitendera Bhiwadi</v>
+        <v>RANJEET THAKRAN</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1">
-        <v>46191</v>
+        <v>46253</v>
       </c>
       <c r="B68" t="str">
-        <v>DEVENDER KUMAR</v>
+        <v>DHRUV</v>
       </c>
       <c r="C68" t="str">
-        <v>EWFPK5572L</v>
+        <v>HZRPD4492L</v>
       </c>
       <c r="D68">
-        <v>2000</v>
+        <v>103140.3</v>
       </c>
       <c r="E68">
         <v>2</v>
       </c>
       <c r="F68">
-        <v>1960</v>
+        <v>101077.49</v>
       </c>
       <c r="G68">
-        <v>40</v>
+        <v>2062.81</v>
       </c>
       <c r="H68" t="str">
         <v>194H</v>
       </c>
       <c r="I68" t="str">
-        <v>Devender Kosli</v>
+        <v>Dhruv</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1">
-        <v>46192</v>
+        <v>46253</v>
       </c>
       <c r="B69" t="str">
-        <v>RAHUL</v>
+        <v>SUNITA DEVI</v>
       </c>
       <c r="C69" t="str">
-        <v>CJEPR3426A</v>
+        <v>FJKPD8961H</v>
       </c>
       <c r="D69">
-        <v>8684.7</v>
+        <v>24127.84</v>
       </c>
       <c r="E69">
         <v>2</v>
       </c>
       <c r="F69">
-        <v>8511.01</v>
+        <v>23645.28</v>
       </c>
       <c r="G69">
-        <v>173.69</v>
+        <v>482.56</v>
       </c>
       <c r="H69" t="str">
         <v>194H</v>
       </c>
       <c r="I69" t="str">
-        <v>JEET PARSAD</v>
+        <v>ISHWAR SINGH</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1">
-        <v>46192</v>
+        <v>46253</v>
       </c>
       <c r="B70" t="str">
-        <v>SAGAR SINGH</v>
+        <v>RAM SINGH</v>
       </c>
       <c r="C70" t="str">
-        <v>FMUPS1391P</v>
+        <v>BSWPS0716E</v>
       </c>
       <c r="D70">
-        <v>39927</v>
+        <v>17200</v>
       </c>
       <c r="E70">
         <v>2</v>
       </c>
       <c r="F70">
-        <v>39128.46</v>
+        <v>16856</v>
       </c>
       <c r="G70">
-        <v>798.54</v>
+        <v>344</v>
       </c>
       <c r="H70" t="str">
         <v>194H</v>
       </c>
       <c r="I70" t="str">
-        <v>KARAN MATHURA</v>
+        <v>RAM SINGH</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1">
-        <v>46192</v>
+        <v>46253</v>
       </c>
       <c r="B71" t="str">
-        <v>BINDU MISHRA</v>
+        <v>LEKH RAM</v>
       </c>
       <c r="C71" t="str">
-        <v>FFAPM1814L</v>
+        <v>AOZPR8003D</v>
       </c>
       <c r="D71">
-        <v>32982</v>
+        <v>62495.8</v>
       </c>
       <c r="E71">
         <v>2</v>
       </c>
       <c r="F71">
-        <v>32322.36</v>
+        <v>61245.88</v>
       </c>
       <c r="G71">
-        <v>659.64</v>
+        <v>1249.92</v>
       </c>
       <c r="H71" t="str">
         <v>194H</v>
       </c>
       <c r="I71" t="str">
-        <v>KARAN MATHURA</v>
+        <v>Lekhram Narnual</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1">
-        <v>46192</v>
+        <v>46253</v>
       </c>
       <c r="B72" t="str">
-        <v>KAMINI YADAV</v>
+        <v>LEKH RAM</v>
       </c>
       <c r="C72" t="str">
-        <v>AEEPY7574H</v>
+        <v>AOZPR8003D</v>
       </c>
       <c r="D72">
-        <v>21500</v>
+        <v>107500</v>
       </c>
       <c r="E72">
         <v>2</v>
       </c>
       <c r="F72">
-        <v>21070</v>
+        <v>105350</v>
       </c>
       <c r="G72">
-        <v>430</v>
+        <v>2150</v>
       </c>
       <c r="H72" t="str">
         <v>194H</v>
       </c>
       <c r="I72" t="str">
-        <v>KARAN MATHURA</v>
+        <v>Lekhram Narnual</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1">
-        <v>46192</v>
+        <v>46253</v>
       </c>
       <c r="B73" t="str">
-        <v>KARANPAL SINGH ARYA</v>
+        <v>RAMANDEEP KASHYAP</v>
       </c>
       <c r="C73" t="str">
-        <v>AJMPA9918N</v>
+        <v>HVIPK6727A</v>
       </c>
       <c r="D73">
-        <v>20000</v>
+        <v>27296.3</v>
       </c>
       <c r="E73">
         <v>2</v>
       </c>
       <c r="F73">
-        <v>19600</v>
+        <v>26750.37</v>
       </c>
       <c r="G73">
-        <v>400</v>
+        <v>545.93</v>
       </c>
       <c r="H73" t="str">
         <v>194H</v>
       </c>
       <c r="I73" t="str">
-        <v>KARAN MATHURA</v>
+        <v>RAMANDEEP KASHYAP</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1">
-        <v>46192</v>
+        <v>46253</v>
       </c>
       <c r="B74" t="str">
-        <v>VANDANA SHARMA</v>
+        <v>JITENDER KUMAR</v>
       </c>
       <c r="C74" t="str">
-        <v>MYCPS9022A</v>
+        <v>GOYPK1128H</v>
       </c>
       <c r="D74">
-        <v>72270</v>
+        <v>51021</v>
       </c>
       <c r="E74">
         <v>2</v>
       </c>
       <c r="F74">
-        <v>70824.6</v>
+        <v>50000.58</v>
       </c>
       <c r="G74">
-        <v>1445.4</v>
+        <v>1020.42</v>
       </c>
       <c r="H74" t="str">
         <v>194H</v>
       </c>
       <c r="I74" t="str">
-        <v>DURGA PRASAD</v>
+        <v>Jitendera Bhiwadi</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1">
-        <v>46193</v>
+        <v>46253</v>
       </c>
       <c r="B75" t="str">
-        <v>YASHPAL SAINI</v>
+        <v>POONAM DEVI</v>
       </c>
       <c r="C75" t="str">
-        <v>BYTPS8219K</v>
+        <v>ENJPD0458P</v>
       </c>
       <c r="D75">
-        <v>50000</v>
+        <v>23245.5</v>
       </c>
       <c r="E75">
         <v>2</v>
       </c>
       <c r="F75">
-        <v>49000</v>
+        <v>22780.59</v>
       </c>
       <c r="G75">
-        <v>1000</v>
+        <v>464.91</v>
       </c>
       <c r="H75" t="str">
         <v>194H</v>
       </c>
       <c r="I75" t="str">
-        <v>YASHPAL OFFICE SALES</v>
+        <v>SANDEEP BHIWADI</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1">
-        <v>46193</v>
+        <v>46253</v>
       </c>
       <c r="B76" t="str">
-        <v>KAPIL KUMAR</v>
+        <v>DEEPAK KUMAR DUBEY</v>
       </c>
       <c r="C76" t="str">
-        <v>KYMPK2795C</v>
+        <v>BVSPD6554L</v>
       </c>
       <c r="D76">
-        <v>19590</v>
+        <v>51021</v>
       </c>
       <c r="E76">
         <v>2</v>
       </c>
       <c r="F76">
-        <v>19198.2</v>
+        <v>50000.58</v>
       </c>
       <c r="G76">
-        <v>391.8</v>
+        <v>1020.42</v>
       </c>
       <c r="H76" t="str">
         <v>194H</v>
       </c>
       <c r="I76" t="str">
-        <v>KAPIL KUMAR GARIMA FINANCE</v>
+        <v>Jitendera Bhiwadi</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1">
-        <v>46193</v>
+        <v>46254</v>
       </c>
       <c r="B77" t="str">
-        <v>POOJA KUMARI</v>
+        <v>YOGI</v>
       </c>
       <c r="C77" t="str">
-        <v>CPHPP2263Q</v>
+        <v>AZZPY5706D</v>
       </c>
       <c r="D77">
-        <v>3880</v>
+        <v>50000</v>
       </c>
       <c r="E77">
         <v>2</v>
       </c>
       <c r="F77">
-        <v>3802.4</v>
+        <v>49000</v>
       </c>
       <c r="G77">
-        <v>77.6</v>
+        <v>1000</v>
       </c>
       <c r="H77" t="str">
         <v>194H</v>
       </c>
       <c r="I77" t="str">
-        <v>ABHIMANYU GURGAON</v>
+        <v>YOGI</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1">
-        <v>46195</v>
+        <v>46254</v>
       </c>
       <c r="B78" t="str">
+        <v>SUMIT GUPTA</v>
+      </c>
+      <c r="C78" t="str">
+        <v>AKFPG6106L</v>
+      </c>
+      <c r="D78">
+        <v>250000</v>
+      </c>
+      <c r="E78">
+        <v>2</v>
+      </c>
+      <c r="F78">
+        <v>245000</v>
+      </c>
+      <c r="G78">
+        <v>5000</v>
+      </c>
+      <c r="H78" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I78" t="str">
+        <v>SUMIT GUPTA</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="1">
+        <v>46254</v>
+      </c>
+      <c r="B79" t="str">
         <v>DEEPAK KUMAR</v>
       </c>
-      <c r="C78" t="str">
+      <c r="C79" t="str">
         <v>ARWPK6201G</v>
       </c>
-      <c r="D78">
-[...14 lines deleted...]
-      <c r="I78" t="str">
+      <c r="D79">
+        <v>20000</v>
+      </c>
+      <c r="E79">
+        <v>2</v>
+      </c>
+      <c r="F79">
+        <v>19600</v>
+      </c>
+      <c r="G79">
+        <v>400</v>
+      </c>
+      <c r="H79" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I79" t="str">
         <v>DEEPAK CANDITMONEY</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="1">
+        <v>46254</v>
+      </c>
+      <c r="B80" t="str">
+        <v>KARANPAL SINGH ARYA</v>
+      </c>
+      <c r="C80" t="str">
+        <v>AJMPA9918N</v>
+      </c>
+      <c r="D80">
+        <v>40000</v>
+      </c>
+      <c r="E80">
+        <v>2</v>
+      </c>
+      <c r="F80">
+        <v>39200</v>
+      </c>
+      <c r="G80">
+        <v>800</v>
+      </c>
+      <c r="H80" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I80" t="str">
+        <v>KARAN MATHURA</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="1">
+        <v>46255</v>
+      </c>
+      <c r="B81" t="str">
+        <v>RANJEET</v>
+      </c>
+      <c r="C81" t="str">
+        <v>BHQPR5748Q</v>
+      </c>
+      <c r="D81">
+        <v>625478.3</v>
+      </c>
+      <c r="E81">
+        <v>2</v>
+      </c>
+      <c r="F81">
+        <v>612968.73</v>
+      </c>
+      <c r="G81">
+        <v>12509.57</v>
+      </c>
+      <c r="H81" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I81" t="str">
+        <v>RANJEET THAKRAN</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="1">
+        <v>46255</v>
+      </c>
+      <c r="B82" t="str">
+        <v>HARISH</v>
+      </c>
+      <c r="C82" t="str">
+        <v>EACPK8124H</v>
+      </c>
+      <c r="D82">
+        <v>50893</v>
+      </c>
+      <c r="E82">
+        <v>2</v>
+      </c>
+      <c r="F82">
+        <v>49875.14</v>
+      </c>
+      <c r="G82">
+        <v>1017.86</v>
+      </c>
+      <c r="H82" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I82" t="str">
+        <v>HARISH BANSIWAL</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="1">
+        <v>46255</v>
+      </c>
+      <c r="B83" t="str">
+        <v>YOGI</v>
+      </c>
+      <c r="C83" t="str">
+        <v>AZZPY5706D</v>
+      </c>
+      <c r="D83">
+        <v>50000</v>
+      </c>
+      <c r="E83">
+        <v>2</v>
+      </c>
+      <c r="F83">
+        <v>49000</v>
+      </c>
+      <c r="G83">
+        <v>1000</v>
+      </c>
+      <c r="H83" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I83" t="str">
+        <v>YOGI</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="1">
+        <v>46256</v>
+      </c>
+      <c r="B84" t="str">
+        <v>ROHIT</v>
+      </c>
+      <c r="C84" t="str">
+        <v>GMCPR8857Q</v>
+      </c>
+      <c r="D84">
+        <v>29630</v>
+      </c>
+      <c r="E84">
+        <v>2</v>
+      </c>
+      <c r="F84">
+        <v>29037.4</v>
+      </c>
+      <c r="G84">
+        <v>592.6</v>
+      </c>
+      <c r="H84" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I84" t="str">
+        <v>SAHIL BAGGA</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="1">
+        <v>46258</v>
+      </c>
+      <c r="B85" t="str">
+        <v>YOGENDER KUMAR</v>
+      </c>
+      <c r="C85" t="str">
+        <v>JWLPK8241R</v>
+      </c>
+      <c r="D85">
+        <v>5102.04</v>
+      </c>
+      <c r="E85">
+        <v>2</v>
+      </c>
+      <c r="F85">
+        <v>5000</v>
+      </c>
+      <c r="G85">
+        <v>102.04</v>
+      </c>
+      <c r="H85" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I85" t="str">
+        <v>YOGENDER NARNAUL DSA</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="1">
+        <v>46258</v>
+      </c>
+      <c r="B86" t="str">
+        <v>SHIV KUMAR</v>
+      </c>
+      <c r="C86" t="str">
+        <v>DGEPK5294M</v>
+      </c>
+      <c r="D86">
+        <v>100000</v>
+      </c>
+      <c r="E86">
+        <v>2</v>
+      </c>
+      <c r="F86">
+        <v>98000</v>
+      </c>
+      <c r="G86">
+        <v>2000</v>
+      </c>
+      <c r="H86" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I86" t="str">
+        <v>SHIV KUMAR REWARI</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="1">
+        <v>46259</v>
+      </c>
+      <c r="B87" t="str">
+        <v>SURENDRA KUMAR</v>
+      </c>
+      <c r="C87" t="str">
+        <v>BQBPK3761L</v>
+      </c>
+      <c r="D87">
+        <v>200000</v>
+      </c>
+      <c r="E87">
+        <v>2</v>
+      </c>
+      <c r="F87">
+        <v>196000</v>
+      </c>
+      <c r="G87">
+        <v>4000</v>
+      </c>
+      <c r="H87" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I87" t="str">
+        <v>SURENDER ALWAR SALES TEAM</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="1">
+        <v>46259</v>
+      </c>
+      <c r="B88" t="str">
+        <v>DURGA CHAUHAN</v>
+      </c>
+      <c r="C88" t="str">
+        <v>BUVPC3287K</v>
+      </c>
+      <c r="D88">
+        <v>80000</v>
+      </c>
+      <c r="E88">
+        <v>2</v>
+      </c>
+      <c r="F88">
+        <v>78400</v>
+      </c>
+      <c r="G88">
+        <v>1600</v>
+      </c>
+      <c r="H88" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I88" t="str">
+        <v>DOLI GURGAON SALES</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="1">
+        <v>46259</v>
+      </c>
+      <c r="B89" t="str">
+        <v>MADAN LAL</v>
+      </c>
+      <c r="C89" t="str">
+        <v>AFMPL9803R</v>
+      </c>
+      <c r="D89">
+        <v>8607.3</v>
+      </c>
+      <c r="E89">
+        <v>2</v>
+      </c>
+      <c r="F89">
+        <v>8435.15</v>
+      </c>
+      <c r="G89">
+        <v>172.15</v>
+      </c>
+      <c r="H89" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I89" t="str">
+        <v>Madan Lal</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="1">
+        <v>46259</v>
+      </c>
+      <c r="B90" t="str">
+        <v>DHARMENDER YADAV RAJIAKI</v>
+      </c>
+      <c r="C90" t="str">
+        <v>AAXPY1144N</v>
+      </c>
+      <c r="D90">
+        <v>15000</v>
+      </c>
+      <c r="E90">
+        <v>2</v>
+      </c>
+      <c r="F90">
+        <v>14700</v>
+      </c>
+      <c r="G90">
+        <v>300</v>
+      </c>
+      <c r="H90" t="str">
+        <v>194H</v>
+      </c>
+      <c r="I90" t="str">
+        <v>GOURAV YADAV RAJIAYAKA</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:J78"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J90"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>paymentDate</v>
       </c>
       <c r="B1" t="str">
         <v>panName</v>
       </c>
       <c r="C1" t="str">
         <v>panNumber</v>
       </c>
       <c r="D1" t="str">
         <v>amount</v>
       </c>
       <c r="E1" t="str">
         <v>tdsRate</v>
       </c>
       <c r="F1" t="str">
         <v>netAmt</v>
       </c>
       <c r="G1" t="str">
         <v>tdsAmt</v>
       </c>
       <c r="H1" t="str">
         <v>categoryName</v>
       </c>
       <c r="I1" t="str">
         <v>displayName</v>
       </c>
       <c r="J1" t="str">
         <v>account</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1">
-        <v>46182</v>
+        <v>46244</v>
       </c>
       <c r="B2" t="str">
         <v>VIJAY RAJA AND COMPANY</v>
       </c>
       <c r="C2" t="str">
         <v>ACXPR7355N</v>
       </c>
       <c r="D2">
         <v>85820</v>
       </c>
       <c r="E2">
         <v>10</v>
       </c>
       <c r="F2">
         <v>77238</v>
       </c>
       <c r="G2">
         <v>8582</v>
       </c>
       <c r="H2" t="str">
         <v>194I</v>
       </c>
       <c r="I2" t="str">
         <v>VIJAY ONWER</v>
       </c>